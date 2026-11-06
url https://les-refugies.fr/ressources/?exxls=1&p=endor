--- v0 (2026-11-06)
+++ v1 (2026-11-06)
@@ -220,273 +220,273 @@
   <si>
     <t>Endorian Fiberplast</t>
   </si>
   <si>
     <t>Feaga</t>
   </si>
   <si>
     <t>Agrinium Aluminum</t>
   </si>
   <si>
     <t>corellia, dantooine, dathomir, endor, kaas, lok, rori, yavin4</t>
   </si>
   <si>
     <t>Fidroe</t>
   </si>
   <si>
     <t>Endorian Domesticated Rice</t>
   </si>
   <si>
     <t>Fifaufia</t>
   </si>
   <si>
     <t>Endorian Horn</t>
   </si>
   <si>
-    <t>Freuvo</t>
+    <t>Fyitte</t>
+  </si>
+  <si>
+    <t>Endorian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Gaqueite</t>
+  </si>
+  <si>
+    <t>Corthel Inert Gas</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, naboo, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Gnogiide</t>
+  </si>
+  <si>
+    <t>Neutronium Steel</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, kaas, lok, naboo, rori, yavin4</t>
+  </si>
+  <si>
+    <t>Gotiris</t>
+  </si>
+  <si>
+    <t>Colat Iron</t>
+  </si>
+  <si>
+    <t>dathomir, endor, kaas</t>
+  </si>
+  <si>
+    <t>Goure</t>
+  </si>
+  <si>
+    <t>Endorian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Hafokri</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Heegaiian</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Hnica</t>
+  </si>
+  <si>
+    <t>Endorian Insect Meat</t>
+  </si>
+  <si>
+    <t>Hotuta</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Iepaism</t>
+  </si>
+  <si>
+    <t>Platinite Copper</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, naboo, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Ikaiite</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, lok, naboo, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Kakau</t>
+  </si>
+  <si>
+    <t>Endorian Wild Milk</t>
+  </si>
+  <si>
+    <t>Kaofina</t>
+  </si>
+  <si>
+    <t>Kapeite</t>
+  </si>
+  <si>
+    <t>Gallinorian Rainbow Gem Crystalline Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, naboo, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Kirfeo</t>
+  </si>
+  <si>
+    <t>Endorian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Kriette</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Liqee</t>
+  </si>
+  <si>
+    <t>Polymer</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, naboo, rori, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Lliomospooyl</t>
+  </si>
+  <si>
+    <t>Unstable Organometallic Reactive Gas</t>
+  </si>
+  <si>
+    <t>Llofero</t>
+  </si>
+  <si>
+    <t>Endorian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Mikomna</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Myka</t>
+  </si>
+  <si>
+    <t>Desh Copper</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, lok, naboo, tatooine</t>
+  </si>
+  <si>
+    <t>Niceme</t>
+  </si>
+  <si>
+    <t>Frasium Carbonate Ore</t>
+  </si>
+  <si>
+    <t>Odoate</t>
+  </si>
+  <si>
+    <t>Laboi Mineral Crystal Crystalline Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, endor, kaas, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Onamoian</t>
+  </si>
+  <si>
+    <t>Duralloy Steel</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, lok, naboo, rori, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Pahoic</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, lok, naboo, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Paoge</t>
+  </si>
+  <si>
+    <t>Endorian Fish Meat</t>
+  </si>
+  <si>
+    <t>Piorxe</t>
+  </si>
+  <si>
+    <t>Endorian Wild Meat</t>
+  </si>
+  <si>
+    <t>Ptito</t>
+  </si>
+  <si>
+    <t>Class 4 Radioactive</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Ravofo</t>
+  </si>
+  <si>
+    <t>Endorian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Reedo</t>
+  </si>
+  <si>
+    <t>Endorian Animal Bones</t>
+  </si>
+  <si>
+    <t>Roriite</t>
+  </si>
+  <si>
+    <t>Plumbum Iron</t>
+  </si>
+  <si>
+    <t>Sciofo</t>
+  </si>
+  <si>
+    <t>Endorian Wild Corn</t>
+  </si>
+  <si>
+    <t>Skilcafe</t>
   </si>
   <si>
     <t>Endorian Fruit</t>
-  </si>
-[...217 lines deleted...]
-    <t>Endorian Wild Corn</t>
   </si>
   <si>
     <t>Tefaian</t>
   </si>
   <si>
     <t>Lommite Carbonate Ore</t>
   </si>
   <si>
     <t>corellia, dathomir, endor, kaas, naboo, talus, tatooine, yavin4</t>
   </si>
   <si>
     <t>Teohiris</t>
   </si>
   <si>
     <t>corellia, dantooine, endor, kaas, lok, rori, talus, tatooine</t>
   </si>
   <si>
     <t>Thithmoine</t>
   </si>
   <si>
     <t>corellia, dantooine, dathomir, endor, lok, naboo, tatooine, yavin4</t>
   </si>
   <si>
     <t>Trimawheian</t>
   </si>
@@ -1717,1157 +1717,1157 @@
       <c r="J24"/>
       <c r="K24">
         <v>432</v>
       </c>
       <c r="L24">
         <v>446</v>
       </c>
       <c r="M24">
         <v>314</v>
       </c>
       <c r="N24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>68</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>792</v>
+      </c>
+      <c r="G25"/>
       <c r="H25"/>
-      <c r="I25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I25">
+        <v>44</v>
+      </c>
+      <c r="J25"/>
       <c r="K25">
-        <v>596</v>
-[...2 lines deleted...]
-      <c r="M25"/>
+        <v>508</v>
+      </c>
+      <c r="L25">
+        <v>925</v>
+      </c>
+      <c r="M25">
+        <v>500</v>
+      </c>
       <c r="N25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>70</v>
       </c>
       <c r="B26" t="s">
         <v>71</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
-        <v>792</v>
+        <v>245</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
-        <v>508</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
       <c r="N26" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27"/>
+      <c r="E27">
+        <v>256</v>
+      </c>
       <c r="F27">
-        <v>245</v>
+        <v>742</v>
       </c>
       <c r="G27"/>
-      <c r="H27"/>
-      <c r="I27"/>
+      <c r="H27">
+        <v>753</v>
+      </c>
+      <c r="I27">
+        <v>156</v>
+      </c>
       <c r="J27"/>
       <c r="K27">
-        <v>353</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>1000</v>
+      </c>
+      <c r="L27">
+        <v>757</v>
+      </c>
+      <c r="M27">
+        <v>634</v>
+      </c>
       <c r="N27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="F28">
-        <v>742</v>
+        <v>629</v>
       </c>
       <c r="G28"/>
       <c r="H28">
-        <v>753</v>
+        <v>821</v>
       </c>
       <c r="I28">
-        <v>156</v>
+        <v>351</v>
       </c>
       <c r="J28"/>
       <c r="K28">
-        <v>1000</v>
+        <v>289</v>
       </c>
       <c r="L28">
-        <v>757</v>
+        <v>696</v>
       </c>
       <c r="M28">
-        <v>634</v>
+        <v>786</v>
       </c>
       <c r="N28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
+      <c r="E29"/>
       <c r="F29">
-        <v>629</v>
-[...8 lines deleted...]
-      <c r="J29"/>
+        <v>677</v>
+      </c>
+      <c r="G29">
+        <v>332</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29">
+        <v>4</v>
+      </c>
       <c r="K29">
-        <v>289</v>
-[...6 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
       <c r="N29" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
-        <v>677</v>
+        <v>147</v>
       </c>
       <c r="G30">
-        <v>332</v>
+        <v>886</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30">
-        <v>4</v>
+        <v>199</v>
       </c>
       <c r="K30">
-        <v>877</v>
+        <v>317</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
         <v>83</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31">
-        <v>317</v>
+        <v>418</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>85</v>
       </c>
       <c r="B32" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="G32"/>
+        <v>858</v>
+      </c>
+      <c r="G32">
+        <v>846</v>
+      </c>
       <c r="H32"/>
       <c r="I32"/>
-      <c r="J32"/>
+      <c r="J32">
+        <v>932</v>
+      </c>
       <c r="K32">
-        <v>418</v>
+        <v>832</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>87</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33">
-        <v>858</v>
+        <v>55</v>
       </c>
       <c r="G33">
-        <v>846</v>
+        <v>39</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33">
-        <v>932</v>
+        <v>442</v>
       </c>
       <c r="K33">
-        <v>832</v>
+        <v>359</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>89</v>
       </c>
       <c r="B34" t="s">
         <v>90</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34"/>
+      <c r="E34">
+        <v>945</v>
+      </c>
       <c r="F34">
-        <v>55</v>
-[...8 lines deleted...]
-      </c>
+        <v>623</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34">
+        <v>555</v>
+      </c>
+      <c r="I34">
+        <v>923</v>
+      </c>
+      <c r="J34"/>
       <c r="K34">
-        <v>359</v>
-[...2 lines deleted...]
-      <c r="M34"/>
+        <v>744</v>
+      </c>
+      <c r="L34">
+        <v>740</v>
+      </c>
+      <c r="M34">
+        <v>758</v>
+      </c>
       <c r="N34" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35">
-        <v>945</v>
+        <v>303</v>
       </c>
       <c r="F35">
-        <v>623</v>
+        <v>21</v>
       </c>
       <c r="G35"/>
       <c r="H35">
-        <v>555</v>
+        <v>279</v>
       </c>
       <c r="I35">
-        <v>923</v>
+        <v>435</v>
       </c>
       <c r="J35"/>
       <c r="K35">
-        <v>744</v>
+        <v>110</v>
       </c>
       <c r="L35">
-        <v>740</v>
+        <v>322</v>
       </c>
       <c r="M35">
-        <v>758</v>
+        <v>327</v>
       </c>
       <c r="N35" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
+      <c r="E36"/>
       <c r="F36">
-        <v>21</v>
-[...8 lines deleted...]
-      <c r="J36"/>
+        <v>158</v>
+      </c>
+      <c r="G36">
+        <v>936</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36">
+        <v>420</v>
+      </c>
       <c r="K36">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>927</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36"/>
       <c r="N36" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37"/>
+      <c r="E37">
+        <v>340</v>
+      </c>
       <c r="F37">
-        <v>158</v>
-[...8 lines deleted...]
-      </c>
+        <v>750</v>
+      </c>
+      <c r="G37"/>
+      <c r="H37">
+        <v>770</v>
+      </c>
+      <c r="I37">
+        <v>150</v>
+      </c>
+      <c r="J37"/>
       <c r="K37">
-        <v>927</v>
-[...2 lines deleted...]
-      <c r="M37"/>
+        <v>591</v>
+      </c>
+      <c r="L37">
+        <v>735</v>
+      </c>
+      <c r="M37">
+        <v>627</v>
+      </c>
       <c r="N37" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" t="s">
         <v>98</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38"/>
+      <c r="C38">
+        <v>591</v>
+      </c>
       <c r="D38"/>
-      <c r="E38">
-[...1 lines deleted...]
-      </c>
+      <c r="E38"/>
       <c r="F38">
-        <v>750</v>
+        <v>132</v>
       </c>
       <c r="G38"/>
       <c r="H38">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="I38">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="J38"/>
       <c r="K38">
-        <v>591</v>
+        <v>76</v>
       </c>
       <c r="L38">
-        <v>735</v>
+        <v>384</v>
       </c>
       <c r="M38">
-        <v>627</v>
+        <v>450</v>
       </c>
       <c r="N38" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B39" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39">
-        <v>132</v>
-[...8 lines deleted...]
-      <c r="J39"/>
+        <v>998</v>
+      </c>
+      <c r="G39">
+        <v>287</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39">
+        <v>992</v>
+      </c>
       <c r="K39">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>763</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39"/>
       <c r="N39" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40" t="s">
         <v>103</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40">
-        <v>998</v>
+        <v>832</v>
       </c>
       <c r="G40">
-        <v>287</v>
+        <v>521</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40">
-        <v>992</v>
+        <v>811</v>
       </c>
       <c r="K40">
-        <v>763</v>
+        <v>45</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>104</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
-        <v>832</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="G41"/>
       <c r="H41"/>
-      <c r="I41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I41">
+        <v>696</v>
+      </c>
+      <c r="J41"/>
       <c r="K41">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="M41"/>
+        <v>365</v>
+      </c>
+      <c r="L41">
+        <v>405</v>
+      </c>
+      <c r="M41">
+        <v>104</v>
+      </c>
       <c r="N41" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
-        <v>20</v>
+        <v>476</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
+      <c r="I42"/>
       <c r="J42"/>
       <c r="K42">
-        <v>365</v>
-[...6 lines deleted...]
-      </c>
+        <v>570</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42"/>
       <c r="N42" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" t="s">
         <v>109</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="G43"/>
+        <v>740</v>
+      </c>
+      <c r="G43">
+        <v>519</v>
+      </c>
       <c r="H43"/>
       <c r="I43"/>
-      <c r="J43"/>
+      <c r="J43">
+        <v>523</v>
+      </c>
       <c r="K43">
-        <v>570</v>
+        <v>330</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>111</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44">
-        <v>740</v>
+        <v>42</v>
       </c>
       <c r="G44">
-        <v>519</v>
+        <v>5</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
-        <v>523</v>
+        <v>714</v>
       </c>
       <c r="K44">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>113</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45"/>
+      <c r="E45">
+        <v>560</v>
+      </c>
       <c r="F45">
-        <v>42</v>
-[...8 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="G45"/>
+      <c r="H45">
+        <v>264</v>
+      </c>
+      <c r="I45">
+        <v>540</v>
+      </c>
+      <c r="J45"/>
       <c r="K45">
-        <v>345</v>
-[...2 lines deleted...]
-      <c r="M45"/>
+        <v>1000</v>
+      </c>
+      <c r="L45">
+        <v>357</v>
+      </c>
+      <c r="M45">
+        <v>300</v>
+      </c>
       <c r="N45" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B46" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
-      <c r="E46">
-[...1 lines deleted...]
-      </c>
+      <c r="E46"/>
       <c r="F46">
-        <v>41</v>
+        <v>280</v>
       </c>
       <c r="G46"/>
       <c r="H46">
-        <v>264</v>
+        <v>658</v>
       </c>
       <c r="I46">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="J46"/>
       <c r="K46">
-        <v>1000</v>
+        <v>248</v>
       </c>
       <c r="L46">
-        <v>357</v>
+        <v>323</v>
       </c>
       <c r="M46">
-        <v>300</v>
+        <v>530</v>
       </c>
       <c r="N46" t="s">
-        <v>117</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
-      <c r="C47"/>
+      <c r="C47">
+        <v>934</v>
+      </c>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47">
-        <v>280</v>
+        <v>842</v>
       </c>
       <c r="G47"/>
       <c r="H47">
-        <v>658</v>
+        <v>966</v>
       </c>
       <c r="I47">
-        <v>548</v>
+        <v>322</v>
       </c>
       <c r="J47"/>
       <c r="K47">
-        <v>248</v>
+        <v>408</v>
       </c>
       <c r="L47">
-        <v>323</v>
+        <v>870</v>
       </c>
       <c r="M47">
-        <v>530</v>
+        <v>900</v>
       </c>
       <c r="N47" t="s">
-        <v>19</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B48" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="C48"/>
       <c r="D48"/>
-      <c r="E48"/>
+      <c r="E48">
+        <v>647</v>
+      </c>
       <c r="F48">
-        <v>842</v>
+        <v>961</v>
       </c>
       <c r="G48"/>
       <c r="H48">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="I48">
-        <v>322</v>
+        <v>387</v>
       </c>
       <c r="J48"/>
       <c r="K48">
-        <v>408</v>
+        <v>903</v>
       </c>
       <c r="L48">
-        <v>870</v>
+        <v>964</v>
       </c>
       <c r="M48">
-        <v>900</v>
+        <v>991</v>
       </c>
       <c r="N48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B49" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
-[...1 lines deleted...]
-      </c>
+      <c r="E49"/>
       <c r="F49">
-        <v>961</v>
+        <v>519</v>
       </c>
       <c r="G49"/>
-      <c r="H49">
-[...4 lines deleted...]
-      </c>
+      <c r="H49"/>
+      <c r="I49"/>
       <c r="J49"/>
       <c r="K49">
-        <v>903</v>
-[...6 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="L49"/>
+      <c r="M49"/>
       <c r="N49" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="G50"/>
+        <v>72</v>
+      </c>
+      <c r="G50">
+        <v>94</v>
+      </c>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50"/>
+      <c r="J50">
+        <v>55</v>
+      </c>
       <c r="K50">
-        <v>443</v>
+        <v>770</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51">
-        <v>72</v>
+        <v>650</v>
       </c>
       <c r="G51">
-        <v>94</v>
+        <v>443</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51">
-        <v>55</v>
+        <v>553</v>
       </c>
       <c r="K51">
-        <v>770</v>
+        <v>692</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52">
-        <v>553</v>
+        <v>796</v>
       </c>
       <c r="K52">
-        <v>692</v>
+        <v>309</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="G53"/>
+        <v>326</v>
+      </c>
+      <c r="G53">
+        <v>790</v>
+      </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53">
-        <v>796</v>
+        <v>376</v>
       </c>
       <c r="K53">
-        <v>309</v>
+        <v>97</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="G54"/>
       <c r="H54"/>
-      <c r="I54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I54">
+        <v>180</v>
+      </c>
+      <c r="J54"/>
       <c r="K54">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="M54"/>
+        <v>613</v>
+      </c>
+      <c r="L54">
+        <v>423</v>
+      </c>
+      <c r="M54">
+        <v>794</v>
+      </c>
       <c r="N54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
-      <c r="E55"/>
+      <c r="E55">
+        <v>37</v>
+      </c>
       <c r="F55">
-        <v>532</v>
+        <v>359</v>
       </c>
       <c r="G55"/>
-      <c r="H55"/>
+      <c r="H55">
+        <v>501</v>
+      </c>
       <c r="I55">
-        <v>180</v>
+        <v>68</v>
       </c>
       <c r="J55"/>
       <c r="K55">
-        <v>613</v>
+        <v>856</v>
       </c>
       <c r="L55">
-        <v>423</v>
+        <v>446</v>
       </c>
       <c r="M55">
-        <v>794</v>
+        <v>413</v>
       </c>
       <c r="N55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
-      <c r="E56">
-[...1 lines deleted...]
-      </c>
+      <c r="E56"/>
       <c r="F56">
-        <v>359</v>
-[...8 lines deleted...]
-      <c r="J56"/>
+        <v>923</v>
+      </c>
+      <c r="G56">
+        <v>930</v>
+      </c>
+      <c r="H56"/>
+      <c r="I56"/>
+      <c r="J56">
+        <v>582</v>
+      </c>
       <c r="K56">
-        <v>856</v>
-[...6 lines deleted...]
-      </c>
+        <v>944</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56"/>
       <c r="N56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57">
-        <v>923</v>
+        <v>660</v>
       </c>
       <c r="G57">
-        <v>930</v>
+        <v>969</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57">
-        <v>582</v>
+        <v>826</v>
       </c>
       <c r="K57">
-        <v>944</v>
+        <v>127</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58">
         <v>447</v>
       </c>
       <c r="G58"/>
       <c r="H58">
         <v>703</v>
       </c>
       <c r="I58">
         <v>635</v>
       </c>
       <c r="J58"/>
       <c r="K58">
         <v>506</v>
       </c>
       <c r="L58">
         <v>388</v>
       </c>
       <c r="M58">
         <v>724</v>
       </c>
       <c r="N58" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59">
         <v>577</v>
       </c>
       <c r="F59">
         <v>971</v>
       </c>
       <c r="G59"/>
       <c r="H59">
         <v>974</v>
       </c>
       <c r="I59">
         <v>350</v>
       </c>
       <c r="J59"/>
       <c r="K59">
         <v>133</v>
       </c>
       <c r="L59">
         <v>961</v>
       </c>
       <c r="M59">
         <v>957</v>
       </c>
       <c r="N59" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60">
         <v>82</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60">
         <v>240</v>
       </c>
       <c r="J60"/>
       <c r="K60">
         <v>409</v>
       </c>
       <c r="L60">
         <v>908</v>
       </c>
       <c r="M60">
         <v>567</v>
       </c>
       <c r="N60" t="s">
         <v>149</v>
       </c>
@@ -3037,51 +3037,51 @@
       <c r="F66">
         <v>927</v>
       </c>
       <c r="G66">
         <v>958</v>
       </c>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66">
         <v>815</v>
       </c>
       <c r="K66">
         <v>886</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67">
         <v>63</v>
       </c>
       <c r="F67">
         <v>372</v>
       </c>
       <c r="G67"/>
       <c r="H67">
         <v>566</v>
       </c>
       <c r="I67">
         <v>79</v>
       </c>
       <c r="J67"/>
       <c r="K67">
         <v>806</v>
       </c>
       <c r="L67">
         <v>403</v>
       </c>
       <c r="M67">
         <v>480</v>
@@ -3276,31 +3276,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 11/06/2026 05:29:37</dc:description>
+  <dc:description>Extraction en date du 11/06/2026 08:25:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>