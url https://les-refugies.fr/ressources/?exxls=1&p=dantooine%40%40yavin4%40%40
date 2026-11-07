--- v0 (2026-11-07)
+++ v1 (2026-11-07)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RESSOURCES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RESSOURCES'!$A$1:$N$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>DR</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
@@ -223,158 +223,158 @@
   <si>
     <t>Coimia</t>
   </si>
   <si>
     <t>Yavinian Avian Meat</t>
   </si>
   <si>
     <t>Decolo</t>
   </si>
   <si>
     <t>Dantooine Conifer Wood</t>
   </si>
   <si>
     <t>Detro</t>
   </si>
   <si>
     <t>Dantooine Vegetable Greens</t>
   </si>
   <si>
     <t>Eapalo</t>
   </si>
   <si>
     <t>Yavinian Egg Meat</t>
   </si>
   <si>
-    <t>Earca</t>
+    <t>Ebogie</t>
+  </si>
+  <si>
+    <t>Dantooine Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Egehoate</t>
+  </si>
+  <si>
+    <t>Beyrllius Copper</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, lok, rori, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Ekaossi</t>
+  </si>
+  <si>
+    <t>Dantooine Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Emoiium</t>
+  </si>
+  <si>
+    <t>Codoan Copper</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, kaas, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Epowie</t>
+  </si>
+  <si>
+    <t>Yavinian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Fogle</t>
+  </si>
+  <si>
+    <t>Dantooine Egg Meat</t>
+  </si>
+  <si>
+    <t>Frafe</t>
+  </si>
+  <si>
+    <t>Yavinian Water Vapor</t>
+  </si>
+  <si>
+    <t>Gaive</t>
+  </si>
+  <si>
+    <t>Dantooine Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Gaqueite</t>
+  </si>
+  <si>
+    <t>Corthel Inert Gas</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, naboo, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Geaga</t>
+  </si>
+  <si>
+    <t>Dantooine Avian Bones</t>
+  </si>
+  <si>
+    <t>Gescoita</t>
+  </si>
+  <si>
+    <t>Dantooine Wild Wheat</t>
+  </si>
+  <si>
+    <t>Gloipi</t>
+  </si>
+  <si>
+    <t>Yavinian Wild Meat</t>
+  </si>
+  <si>
+    <t>Gnanoo</t>
+  </si>
+  <si>
+    <t>Dantooine Flower Fruit</t>
+  </si>
+  <si>
+    <t>Gnogiide</t>
+  </si>
+  <si>
+    <t>Neutronium Steel</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, kaas, lok, naboo, rori, yavin4</t>
+  </si>
+  <si>
+    <t>Goilei</t>
+  </si>
+  <si>
+    <t>Dolovite Iron</t>
+  </si>
+  <si>
+    <t>Haosy</t>
   </si>
   <si>
     <t>Dantooine Vegetable Tubers</t>
   </si>
   <si>
-    <t>Ebogie</t>
-[...100 lines deleted...]
-  <si>
     <t>Heegaiian</t>
   </si>
   <si>
     <t>Lubricating Oil</t>
   </si>
   <si>
     <t>dantooine, dathomir, endor, naboo, rori, talus, tatooine, yavin4</t>
   </si>
   <si>
     <t>Hepai</t>
   </si>
   <si>
     <t>Bilal Inert Gas</t>
   </si>
   <si>
     <t>corellia, dathomir, kaas, lok, naboo, rori, talus, yavin4</t>
   </si>
   <si>
     <t>Hobiate</t>
   </si>
   <si>
     <t>Hogie</t>
   </si>
   <si>
     <t>Dantooine Bristley Hide</t>
@@ -701,50 +701,59 @@
     <t>Hardened Arveshium Steel</t>
   </si>
   <si>
     <t>Sisse</t>
   </si>
   <si>
     <t>Yavinian Wild Wheat</t>
   </si>
   <si>
     <t>Sivivae</t>
   </si>
   <si>
     <t>Dantooine Wild Milk</t>
   </si>
   <si>
     <t>Skepyino</t>
   </si>
   <si>
     <t>Yavinian Conifer Wood</t>
   </si>
   <si>
     <t>Skoowyfi</t>
   </si>
   <si>
     <t>Katrium Intrusive Ore</t>
+  </si>
+  <si>
+    <t>Slefiate</t>
+  </si>
+  <si>
+    <t>Ryll Amorphous Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, rori, talus, yavin4</t>
   </si>
   <si>
     <t>Snanaige</t>
   </si>
   <si>
     <t>Yavinian Scaley Hide</t>
   </si>
   <si>
     <t>Snoiwe</t>
   </si>
   <si>
     <t>Yavinian Herbivore Meat</t>
   </si>
   <si>
     <t>Sronacte</t>
   </si>
   <si>
     <t>Dantooine Deciduous Wood</t>
   </si>
   <si>
     <t>Ssuha</t>
   </si>
   <si>
     <t>Yavinian Crustacean Meat</t>
   </si>
@@ -1243,51 +1252,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N124"/>
+  <dimension ref="A1:N125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
     <col min="14" max="14" width="78.981" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
@@ -2063,535 +2072,535 @@
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>232</v>
       </c>
       <c r="K24">
         <v>9</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>69</v>
       </c>
       <c r="B25" t="s">
         <v>70</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
-        <v>223</v>
+        <v>993</v>
       </c>
       <c r="G25">
-        <v>318</v>
+        <v>278</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25">
-        <v>281</v>
+        <v>439</v>
       </c>
       <c r="K25">
-        <v>576</v>
+        <v>794</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>71</v>
       </c>
       <c r="B26" t="s">
         <v>72</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26"/>
+      <c r="E26">
+        <v>608</v>
+      </c>
       <c r="F26">
-        <v>993</v>
-[...8 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
+        <v>344</v>
+      </c>
+      <c r="I26">
+        <v>661</v>
+      </c>
+      <c r="J26"/>
       <c r="K26">
-        <v>794</v>
-[...2 lines deleted...]
-      <c r="M26"/>
+        <v>783</v>
+      </c>
+      <c r="L26">
+        <v>450</v>
+      </c>
+      <c r="M26">
+        <v>479</v>
+      </c>
       <c r="N26" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27">
-        <v>254</v>
-[...8 lines deleted...]
-      <c r="J27"/>
+        <v>275</v>
+      </c>
+      <c r="G27">
+        <v>491</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
+        <v>602</v>
+      </c>
       <c r="K27">
-        <v>783</v>
-[...6 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
       <c r="N27" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28"/>
+      <c r="E28">
+        <v>668</v>
+      </c>
       <c r="F28">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="G28">
+        <v>233</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28">
+        <v>360</v>
+      </c>
+      <c r="I28">
+        <v>681</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28">
+        <v>779</v>
+      </c>
+      <c r="L28">
         <v>491</v>
       </c>
-      <c r="H28"/>
-[...8 lines deleted...]
-      <c r="M28"/>
+      <c r="M28">
+        <v>453</v>
+      </c>
       <c r="N28" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
+      <c r="E29"/>
       <c r="F29">
-        <v>233</v>
-[...8 lines deleted...]
-      <c r="J29"/>
+        <v>478</v>
+      </c>
+      <c r="G29">
+        <v>564</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29">
+        <v>821</v>
+      </c>
       <c r="K29">
-        <v>779</v>
-[...6 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
       <c r="N29" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
-        <v>478</v>
+        <v>196</v>
       </c>
       <c r="G30">
-        <v>564</v>
+        <v>719</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30">
-        <v>821</v>
+        <v>290</v>
       </c>
       <c r="K30">
-        <v>640</v>
+        <v>248</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
         <v>83</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31">
-        <v>248</v>
+        <v>960</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>85</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="G32"/>
+        <v>322</v>
+      </c>
+      <c r="G32">
+        <v>329</v>
+      </c>
       <c r="H32"/>
       <c r="I32"/>
-      <c r="J32"/>
+      <c r="J32">
+        <v>170</v>
+      </c>
       <c r="K32">
-        <v>960</v>
+        <v>362</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>87</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33">
-        <v>322</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
-      <c r="J33">
-[...1 lines deleted...]
-      </c>
+      <c r="J33"/>
       <c r="K33">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34">
-        <v>245</v>
+        <v>638</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34"/>
+      <c r="I34">
+        <v>570</v>
+      </c>
       <c r="J34"/>
       <c r="K34">
-        <v>353</v>
-[...2 lines deleted...]
-      <c r="M34"/>
+        <v>836</v>
+      </c>
+      <c r="L34">
+        <v>334</v>
+      </c>
+      <c r="M34">
+        <v>140</v>
+      </c>
       <c r="N34" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="G35"/>
+        <v>565</v>
+      </c>
+      <c r="G35">
+        <v>833</v>
+      </c>
       <c r="H35"/>
-      <c r="I35">
-[...2 lines deleted...]
-      <c r="J35"/>
+      <c r="I35"/>
+      <c r="J35">
+        <v>258</v>
+      </c>
       <c r="K35">
-        <v>836</v>
-[...6 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35"/>
       <c r="N35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36">
-        <v>565</v>
+        <v>621</v>
       </c>
       <c r="G36">
-        <v>833</v>
+        <v>568</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36">
-        <v>258</v>
+        <v>821</v>
       </c>
       <c r="K36">
-        <v>524</v>
+        <v>755</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
-        <v>621</v>
+        <v>481</v>
       </c>
       <c r="G37">
-        <v>568</v>
+        <v>997</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
-        <v>821</v>
+        <v>51</v>
       </c>
       <c r="K37">
-        <v>755</v>
+        <v>523</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38"/>
+      <c r="E38">
+        <v>256</v>
+      </c>
       <c r="F38">
-        <v>481</v>
-[...8 lines deleted...]
-      </c>
+        <v>742</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
+        <v>753</v>
+      </c>
+      <c r="I38">
+        <v>156</v>
+      </c>
+      <c r="J38"/>
       <c r="K38">
-        <v>523</v>
-[...2 lines deleted...]
-      <c r="M38"/>
+        <v>1000</v>
+      </c>
+      <c r="L38">
+        <v>757</v>
+      </c>
+      <c r="M38">
+        <v>634</v>
+      </c>
       <c r="N38" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39">
-        <v>256</v>
+        <v>332</v>
       </c>
       <c r="F39">
-        <v>742</v>
+        <v>783</v>
       </c>
       <c r="G39"/>
       <c r="H39">
-        <v>753</v>
+        <v>881</v>
       </c>
       <c r="I39">
-        <v>156</v>
+        <v>371</v>
       </c>
       <c r="J39"/>
       <c r="K39">
-        <v>1000</v>
+        <v>373</v>
       </c>
       <c r="L39">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="M39">
-        <v>634</v>
+        <v>787</v>
       </c>
       <c r="N39" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>103</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
+      <c r="E40"/>
       <c r="F40">
-        <v>783</v>
-[...8 lines deleted...]
-      <c r="J40"/>
+        <v>372</v>
+      </c>
+      <c r="G40">
+        <v>744</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40">
+        <v>967</v>
+      </c>
       <c r="K40">
-        <v>373</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40"/>
       <c r="N40" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>105</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>395</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41">
         <v>418</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
@@ -2607,51 +2616,51 @@
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
         <v>124</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42">
         <v>688</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43">
         <v>392</v>
       </c>
       <c r="F43">
         <v>745</v>
       </c>
       <c r="G43"/>
       <c r="H43">
         <v>883</v>
       </c>
       <c r="I43">
         <v>378</v>
       </c>
       <c r="J43"/>
       <c r="K43">
         <v>876</v>
       </c>
       <c r="L43">
         <v>848</v>
       </c>
       <c r="M43">
         <v>810</v>
@@ -4349,894 +4358,930 @@
       </c>
       <c r="I97">
         <v>588</v>
       </c>
       <c r="J97"/>
       <c r="K97">
         <v>985</v>
       </c>
       <c r="L97">
         <v>938</v>
       </c>
       <c r="M97">
         <v>990</v>
       </c>
       <c r="N97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" t="s">
         <v>229</v>
       </c>
       <c r="B98" t="s">
         <v>230</v>
       </c>
-      <c r="C98"/>
+      <c r="C98">
+        <v>487</v>
+      </c>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98">
-        <v>684</v>
+        <v>502</v>
       </c>
       <c r="G98"/>
-      <c r="H98"/>
+      <c r="H98">
+        <v>851</v>
+      </c>
       <c r="I98">
-        <v>979</v>
+        <v>291</v>
       </c>
       <c r="J98"/>
       <c r="K98">
-        <v>735</v>
+        <v>41</v>
       </c>
       <c r="L98">
-        <v>340</v>
+        <v>542</v>
       </c>
       <c r="M98">
-        <v>980</v>
+        <v>535</v>
       </c>
       <c r="N98" t="s">
-        <v>16</v>
+        <v>231</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B99" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99">
-        <v>494</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="G99"/>
       <c r="H99"/>
-      <c r="I99"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I99">
+        <v>979</v>
+      </c>
+      <c r="J99"/>
       <c r="K99">
-        <v>377</v>
-[...2 lines deleted...]
-      <c r="M99"/>
+        <v>735</v>
+      </c>
+      <c r="L99">
+        <v>340</v>
+      </c>
+      <c r="M99">
+        <v>980</v>
+      </c>
       <c r="N99" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B100" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="G100"/>
+        <v>494</v>
+      </c>
+      <c r="G100">
+        <v>591</v>
+      </c>
       <c r="H100"/>
-      <c r="I100">
-[...2 lines deleted...]
-      <c r="J100"/>
+      <c r="I100"/>
+      <c r="J100">
+        <v>466</v>
+      </c>
       <c r="K100">
-        <v>896</v>
-[...6 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100"/>
       <c r="N100" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B101" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101">
-        <v>777</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="G101"/>
       <c r="H101"/>
-      <c r="I101"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I101">
+        <v>404</v>
+      </c>
+      <c r="J101"/>
       <c r="K101">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="M101"/>
+        <v>896</v>
+      </c>
+      <c r="L101">
+        <v>328</v>
+      </c>
+      <c r="M101">
+        <v>789</v>
+      </c>
       <c r="N101" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B102" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="G102"/>
+        <v>777</v>
+      </c>
+      <c r="G102">
+        <v>9</v>
+      </c>
       <c r="H102"/>
-      <c r="I102">
-[...2 lines deleted...]
-      <c r="J102"/>
+      <c r="I102"/>
+      <c r="J102">
+        <v>827</v>
+      </c>
       <c r="K102">
-        <v>910</v>
-[...6 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="L102"/>
+      <c r="M102"/>
       <c r="N102" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B103" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103">
-        <v>929</v>
-[...3 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="G103"/>
       <c r="H103"/>
-      <c r="I103"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I103">
+        <v>975</v>
+      </c>
+      <c r="J103"/>
       <c r="K103">
-        <v>967</v>
-[...2 lines deleted...]
-      <c r="M103"/>
+        <v>910</v>
+      </c>
+      <c r="L103">
+        <v>307</v>
+      </c>
+      <c r="M103">
+        <v>13</v>
+      </c>
       <c r="N103" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B104" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
       <c r="F104">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="G104"/>
+        <v>929</v>
+      </c>
+      <c r="G104">
+        <v>617</v>
+      </c>
       <c r="H104"/>
-      <c r="I104">
-[...2 lines deleted...]
-      <c r="J104"/>
+      <c r="I104"/>
+      <c r="J104">
+        <v>188</v>
+      </c>
       <c r="K104">
-        <v>894</v>
-[...6 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="L104"/>
+      <c r="M104"/>
       <c r="N104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B105" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105">
-        <v>447</v>
+        <v>326</v>
       </c>
       <c r="G105"/>
-      <c r="H105">
-[...1 lines deleted...]
-      </c>
+      <c r="H105"/>
       <c r="I105">
-        <v>635</v>
+        <v>24</v>
       </c>
       <c r="J105"/>
       <c r="K105">
-        <v>506</v>
+        <v>894</v>
       </c>
       <c r="L105">
-        <v>388</v>
+        <v>795</v>
       </c>
       <c r="M105">
-        <v>724</v>
+        <v>903</v>
       </c>
       <c r="N105" t="s">
-        <v>245</v>
+        <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" t="s">
         <v>246</v>
       </c>
       <c r="B106" t="s">
-        <v>121</v>
+        <v>247</v>
       </c>
       <c r="C106"/>
       <c r="D106"/>
-      <c r="E106">
-[...1 lines deleted...]
-      </c>
+      <c r="E106"/>
       <c r="F106">
-        <v>971</v>
+        <v>447</v>
       </c>
       <c r="G106"/>
       <c r="H106">
-        <v>974</v>
+        <v>703</v>
       </c>
       <c r="I106">
-        <v>350</v>
+        <v>635</v>
       </c>
       <c r="J106"/>
       <c r="K106">
-        <v>133</v>
+        <v>506</v>
       </c>
       <c r="L106">
-        <v>961</v>
+        <v>388</v>
       </c>
       <c r="M106">
-        <v>957</v>
+        <v>724</v>
       </c>
       <c r="N106" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B107" t="s">
-        <v>249</v>
+        <v>121</v>
       </c>
       <c r="C107"/>
       <c r="D107"/>
-      <c r="E107"/>
+      <c r="E107">
+        <v>577</v>
+      </c>
       <c r="F107">
-        <v>612</v>
-[...8 lines deleted...]
-      </c>
+        <v>971</v>
+      </c>
+      <c r="G107"/>
+      <c r="H107">
+        <v>974</v>
+      </c>
+      <c r="I107">
+        <v>350</v>
+      </c>
+      <c r="J107"/>
       <c r="K107">
-        <v>895</v>
-[...2 lines deleted...]
-      <c r="M107"/>
+        <v>133</v>
+      </c>
+      <c r="L107">
+        <v>961</v>
+      </c>
+      <c r="M107">
+        <v>957</v>
+      </c>
       <c r="N107" t="s">
-        <v>16</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B108" t="s">
-        <v>150</v>
+        <v>252</v>
       </c>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
       <c r="F108">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G108"/>
+        <v>612</v>
+      </c>
+      <c r="G108">
+        <v>609</v>
+      </c>
       <c r="H108"/>
-      <c r="I108">
-[...2 lines deleted...]
-      <c r="J108"/>
+      <c r="I108"/>
+      <c r="J108">
+        <v>816</v>
+      </c>
       <c r="K108">
-        <v>409</v>
-[...6 lines deleted...]
-      </c>
+        <v>895</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108"/>
       <c r="N108" t="s">
-        <v>251</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B109" t="s">
-        <v>253</v>
+        <v>150</v>
       </c>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
       <c r="F109">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="G109"/>
       <c r="H109"/>
-      <c r="I109"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I109">
+        <v>240</v>
+      </c>
+      <c r="J109"/>
       <c r="K109">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="M109"/>
+        <v>409</v>
+      </c>
+      <c r="L109">
+        <v>908</v>
+      </c>
+      <c r="M109">
+        <v>567</v>
+      </c>
       <c r="N109" t="s">
-        <v>16</v>
+        <v>254</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B110" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
       <c r="F110">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="G110"/>
+        <v>36</v>
+      </c>
+      <c r="G110">
+        <v>456</v>
+      </c>
       <c r="H110"/>
-      <c r="I110">
-[...2 lines deleted...]
-      <c r="J110"/>
+      <c r="I110"/>
+      <c r="J110">
+        <v>870</v>
+      </c>
       <c r="K110">
-        <v>922</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="L110"/>
+      <c r="M110"/>
       <c r="N110" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B111" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C111"/>
       <c r="D111"/>
       <c r="E111"/>
       <c r="F111">
-        <v>504</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="G111"/>
       <c r="H111"/>
-      <c r="I111"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I111">
+        <v>126</v>
+      </c>
+      <c r="J111"/>
       <c r="K111">
-        <v>884</v>
-[...2 lines deleted...]
-      <c r="M111"/>
+        <v>922</v>
+      </c>
+      <c r="L111">
+        <v>170</v>
+      </c>
+      <c r="M111">
+        <v>541</v>
+      </c>
       <c r="N111" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B112" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C112"/>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="G112"/>
+        <v>504</v>
+      </c>
+      <c r="G112">
+        <v>473</v>
+      </c>
       <c r="H112"/>
       <c r="I112"/>
-      <c r="J112"/>
+      <c r="J112">
+        <v>560</v>
+      </c>
       <c r="K112">
-        <v>89</v>
+        <v>884</v>
       </c>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112" t="s">
-        <v>260</v>
+        <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" t="s">
         <v>261</v>
       </c>
       <c r="B113" t="s">
         <v>262</v>
       </c>
       <c r="C113"/>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="G113"/>
       <c r="H113"/>
       <c r="I113"/>
-      <c r="J113">
-[...1 lines deleted...]
-      </c>
+      <c r="J113"/>
       <c r="K113">
-        <v>988</v>
+        <v>89</v>
       </c>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113" t="s">
-        <v>16</v>
+        <v>263</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B114" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C114"/>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="G114"/>
+        <v>155</v>
+      </c>
+      <c r="G114">
+        <v>403</v>
+      </c>
       <c r="H114"/>
-      <c r="I114">
-[...2 lines deleted...]
-      <c r="J114"/>
+      <c r="I114"/>
+      <c r="J114">
+        <v>584</v>
+      </c>
       <c r="K114">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>988</v>
+      </c>
+      <c r="L114"/>
+      <c r="M114"/>
       <c r="N114" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B115" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C115"/>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115">
-        <v>100</v>
+        <v>450</v>
       </c>
       <c r="G115"/>
-      <c r="H115">
-[...1 lines deleted...]
-      </c>
+      <c r="H115"/>
       <c r="I115">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="J115"/>
       <c r="K115">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="L115">
-        <v>158</v>
+        <v>829</v>
       </c>
       <c r="M115">
-        <v>284</v>
+        <v>58</v>
       </c>
       <c r="N115" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B116" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C116"/>
       <c r="D116"/>
       <c r="E116"/>
       <c r="F116">
-        <v>877</v>
-[...8 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="G116"/>
+      <c r="H116">
+        <v>553</v>
+      </c>
+      <c r="I116">
+        <v>456</v>
+      </c>
+      <c r="J116"/>
       <c r="K116">
-        <v>558</v>
-[...2 lines deleted...]
-      <c r="M116"/>
+        <v>181</v>
+      </c>
+      <c r="L116">
+        <v>158</v>
+      </c>
+      <c r="M116">
+        <v>284</v>
+      </c>
       <c r="N116" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B117" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C117"/>
       <c r="D117"/>
-      <c r="E117">
-[...1 lines deleted...]
-      </c>
+      <c r="E117"/>
       <c r="F117">
-        <v>983</v>
-[...8 lines deleted...]
-      <c r="J117"/>
+        <v>877</v>
+      </c>
+      <c r="G117">
+        <v>130</v>
+      </c>
+      <c r="H117"/>
+      <c r="I117"/>
+      <c r="J117">
+        <v>405</v>
+      </c>
       <c r="K117">
-        <v>872</v>
-[...6 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="L117"/>
+      <c r="M117"/>
       <c r="N117" t="s">
-        <v>271</v>
+        <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" t="s">
         <v>272</v>
       </c>
       <c r="B118" t="s">
         <v>273</v>
       </c>
       <c r="C118"/>
       <c r="D118"/>
       <c r="E118">
-        <v>537</v>
+        <v>446</v>
       </c>
       <c r="F118">
-        <v>876</v>
+        <v>983</v>
       </c>
       <c r="G118"/>
       <c r="H118">
-        <v>885</v>
+        <v>975</v>
       </c>
       <c r="I118">
-        <v>329</v>
+        <v>543</v>
       </c>
       <c r="J118"/>
       <c r="K118">
-        <v>744</v>
+        <v>872</v>
       </c>
       <c r="L118">
-        <v>889</v>
+        <v>968</v>
       </c>
       <c r="M118">
-        <v>817</v>
+        <v>937</v>
       </c>
       <c r="N118" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119" t="s">
         <v>275</v>
       </c>
       <c r="B119" t="s">
         <v>276</v>
       </c>
       <c r="C119"/>
       <c r="D119"/>
-      <c r="E119"/>
+      <c r="E119">
+        <v>537</v>
+      </c>
       <c r="F119">
-        <v>566</v>
-[...8 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="G119"/>
+      <c r="H119">
+        <v>885</v>
+      </c>
+      <c r="I119">
+        <v>329</v>
+      </c>
+      <c r="J119"/>
       <c r="K119">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="M119"/>
+        <v>744</v>
+      </c>
+      <c r="L119">
+        <v>889</v>
+      </c>
+      <c r="M119">
+        <v>817</v>
+      </c>
       <c r="N119" t="s">
-        <v>29</v>
+        <v>277</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B120" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120">
-        <v>752</v>
+        <v>566</v>
       </c>
       <c r="G120">
-        <v>382</v>
+        <v>979</v>
       </c>
       <c r="H120"/>
       <c r="I120"/>
       <c r="J120">
-        <v>610</v>
+        <v>536</v>
       </c>
       <c r="K120">
-        <v>967</v>
+        <v>41</v>
       </c>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B121" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C121"/>
       <c r="D121"/>
       <c r="E121"/>
       <c r="F121">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="G121">
-        <v>119</v>
+        <v>382</v>
       </c>
       <c r="H121"/>
       <c r="I121"/>
       <c r="J121">
-        <v>574</v>
+        <v>610</v>
       </c>
       <c r="K121">
-        <v>982</v>
+        <v>967</v>
       </c>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B122" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C122"/>
       <c r="D122"/>
       <c r="E122"/>
       <c r="F122">
-        <v>334</v>
+        <v>644</v>
       </c>
       <c r="G122">
-        <v>501</v>
+        <v>119</v>
       </c>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122">
-        <v>911</v>
+        <v>574</v>
       </c>
       <c r="K122">
-        <v>427</v>
+        <v>982</v>
       </c>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:14">
       <c r="A123" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B123" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C123"/>
       <c r="D123"/>
-      <c r="E123">
-[...1 lines deleted...]
-      </c>
+      <c r="E123"/>
       <c r="F123">
-        <v>796</v>
-[...8 lines deleted...]
-      <c r="J123"/>
+        <v>334</v>
+      </c>
+      <c r="G123">
+        <v>501</v>
+      </c>
+      <c r="H123"/>
+      <c r="I123"/>
+      <c r="J123">
+        <v>911</v>
+      </c>
       <c r="K123">
-        <v>332</v>
-[...6 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="L123"/>
+      <c r="M123"/>
       <c r="N123" t="s">
-        <v>285</v>
+        <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" t="s">
         <v>286</v>
       </c>
       <c r="B124" t="s">
         <v>287</v>
       </c>
       <c r="C124"/>
       <c r="D124"/>
-      <c r="E124"/>
+      <c r="E124">
+        <v>412</v>
+      </c>
       <c r="F124">
-        <v>359</v>
+        <v>796</v>
       </c>
       <c r="G124"/>
-      <c r="H124"/>
+      <c r="H124">
+        <v>842</v>
+      </c>
       <c r="I124">
-        <v>846</v>
+        <v>252</v>
       </c>
       <c r="J124"/>
       <c r="K124">
+        <v>332</v>
+      </c>
+      <c r="L124">
+        <v>810</v>
+      </c>
+      <c r="M124">
+        <v>756</v>
+      </c>
+      <c r="N124" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14">
+      <c r="A125" t="s">
+        <v>289</v>
+      </c>
+      <c r="B125" t="s">
+        <v>290</v>
+      </c>
+      <c r="C125"/>
+      <c r="D125"/>
+      <c r="E125"/>
+      <c r="F125">
+        <v>359</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125"/>
+      <c r="I125">
+        <v>846</v>
+      </c>
+      <c r="J125"/>
+      <c r="K125">
         <v>705</v>
       </c>
-      <c r="L124">
+      <c r="L125">
         <v>122</v>
       </c>
-      <c r="M124">
+      <c r="M125">
         <v>208</v>
       </c>
-      <c r="N124" t="s">
+      <c r="N125" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:N1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -5250,31 +5295,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 11/06/2026 20:40:23</dc:description>
+  <dc:description>Extraction en date du 11/07/2026 02:46:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>