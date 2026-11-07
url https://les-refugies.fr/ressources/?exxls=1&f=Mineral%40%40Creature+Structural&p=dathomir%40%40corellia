--- v0 (2026-11-07)
+++ v1 (2026-11-07)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RESSOURCES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RESSOURCES'!$A$1:$N$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>DR</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
@@ -310,63 +310,72 @@
   <si>
     <t>Dathomirian Scaley Hide</t>
   </si>
   <si>
     <t>Odoate</t>
   </si>
   <si>
     <t>Laboi Mineral Crystal Crystalline Gemstone</t>
   </si>
   <si>
     <t>corellia, endor, kaas, naboo, rori, talus, tatooine, yavin4</t>
   </si>
   <si>
     <t>Onamoian</t>
   </si>
   <si>
     <t>corellia, dantooine, endor, lok, naboo, rori, tatooine, yavin4</t>
   </si>
   <si>
     <t>Palce</t>
   </si>
   <si>
     <t>Dathomirian Horn</t>
   </si>
   <si>
-    <t>Phetti</t>
+    <t>Ptito</t>
+  </si>
+  <si>
+    <t>Class 4 Radioactive</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Sivosti</t>
   </si>
   <si>
     <t>Dathomirian Avian Bones</t>
   </si>
   <si>
-    <t>Ptito</t>
-[...5 lines deleted...]
-    <t>corellia, dathomir, endor, naboo, rori, talus, tatooine, yavin4</t>
+    <t>Slefiate</t>
+  </si>
+  <si>
+    <t>Ryll Amorphous Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, rori, talus, yavin4</t>
   </si>
   <si>
     <t>Tarke</t>
   </si>
   <si>
     <t>Dathomirian Leathery Hide</t>
   </si>
   <si>
     <t>Taurka</t>
   </si>
   <si>
     <t>Corellian Avian Bones</t>
   </si>
   <si>
     <t>Tefaian</t>
   </si>
   <si>
     <t>Lommite Carbonate Ore</t>
   </si>
   <si>
     <t>corellia, dathomir, endor, kaas, naboo, talus, tatooine, yavin4</t>
   </si>
   <si>
     <t>Teohiris</t>
   </si>
@@ -754,51 +763,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N45"/>
+  <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
     <col min="14" max="14" width="78.981" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
@@ -1972,405 +1981,441 @@
       <c r="J34"/>
       <c r="K34">
         <v>153</v>
       </c>
       <c r="L34">
         <v>509</v>
       </c>
       <c r="M34">
         <v>147</v>
       </c>
       <c r="N34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
-        <v>415</v>
+        <v>592</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
-      <c r="I35">
-[...2 lines deleted...]
-      <c r="J35"/>
+      <c r="I35"/>
+      <c r="J35">
+        <v>796</v>
+      </c>
       <c r="K35">
-        <v>616</v>
-[...6 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35"/>
       <c r="N35" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36">
-        <v>592</v>
+        <v>197</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I36">
+        <v>584</v>
+      </c>
+      <c r="J36"/>
       <c r="K36">
-        <v>309</v>
-[...2 lines deleted...]
-      <c r="M36"/>
+        <v>68</v>
+      </c>
+      <c r="L36">
+        <v>126</v>
+      </c>
+      <c r="M36">
+        <v>271</v>
+      </c>
       <c r="N36" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
-      <c r="C37"/>
+      <c r="C37">
+        <v>487</v>
+      </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
-        <v>205</v>
+        <v>502</v>
       </c>
       <c r="G37"/>
-      <c r="H37"/>
+      <c r="H37">
+        <v>851</v>
+      </c>
       <c r="I37">
-        <v>857</v>
+        <v>291</v>
       </c>
       <c r="J37"/>
       <c r="K37">
-        <v>156</v>
+        <v>41</v>
       </c>
       <c r="L37">
-        <v>32</v>
+        <v>542</v>
       </c>
       <c r="M37">
-        <v>345</v>
+        <v>535</v>
       </c>
       <c r="N37" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
-        <v>325</v>
+        <v>205</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
-        <v>424</v>
+        <v>857</v>
       </c>
       <c r="J38"/>
       <c r="K38">
-        <v>751</v>
+        <v>156</v>
       </c>
       <c r="L38">
-        <v>367</v>
+        <v>32</v>
       </c>
       <c r="M38">
-        <v>116</v>
+        <v>345</v>
       </c>
       <c r="N38" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39">
-        <v>447</v>
+        <v>325</v>
       </c>
       <c r="G39"/>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
+      <c r="H39"/>
       <c r="I39">
-        <v>635</v>
+        <v>424</v>
       </c>
       <c r="J39"/>
       <c r="K39">
-        <v>506</v>
+        <v>751</v>
       </c>
       <c r="L39">
-        <v>388</v>
+        <v>367</v>
       </c>
       <c r="M39">
-        <v>724</v>
+        <v>116</v>
       </c>
       <c r="N39" t="s">
-        <v>109</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
+      <c r="E40"/>
       <c r="F40">
-        <v>971</v>
+        <v>447</v>
       </c>
       <c r="G40"/>
       <c r="H40">
-        <v>974</v>
+        <v>703</v>
       </c>
       <c r="I40">
-        <v>350</v>
+        <v>635</v>
       </c>
       <c r="J40"/>
       <c r="K40">
-        <v>133</v>
+        <v>506</v>
       </c>
       <c r="L40">
-        <v>961</v>
+        <v>388</v>
       </c>
       <c r="M40">
-        <v>957</v>
+        <v>724</v>
       </c>
       <c r="N40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B41" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41"/>
+      <c r="E41">
+        <v>577</v>
+      </c>
       <c r="F41">
-        <v>100</v>
+        <v>971</v>
       </c>
       <c r="G41"/>
       <c r="H41">
-        <v>553</v>
+        <v>974</v>
       </c>
       <c r="I41">
-        <v>456</v>
+        <v>350</v>
       </c>
       <c r="J41"/>
       <c r="K41">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="L41">
-        <v>158</v>
+        <v>961</v>
       </c>
       <c r="M41">
-        <v>284</v>
+        <v>957</v>
       </c>
       <c r="N41" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
-        <v>195</v>
+        <v>100</v>
       </c>
       <c r="G42"/>
-      <c r="H42"/>
+      <c r="H42">
+        <v>553</v>
+      </c>
       <c r="I42">
-        <v>370</v>
+        <v>456</v>
       </c>
       <c r="J42"/>
       <c r="K42">
-        <v>449</v>
+        <v>181</v>
       </c>
       <c r="L42">
-        <v>287</v>
+        <v>158</v>
       </c>
       <c r="M42">
-        <v>718</v>
+        <v>284</v>
       </c>
       <c r="N42" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
-      <c r="E43">
-[...1 lines deleted...]
-      </c>
+      <c r="E43"/>
       <c r="F43">
-        <v>876</v>
+        <v>195</v>
       </c>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
-        <v>329</v>
+        <v>370</v>
       </c>
       <c r="J43"/>
       <c r="K43">
-        <v>744</v>
+        <v>449</v>
       </c>
       <c r="L43">
-        <v>889</v>
+        <v>287</v>
       </c>
       <c r="M43">
-        <v>817</v>
+        <v>718</v>
       </c>
       <c r="N43" t="s">
-        <v>118</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>119</v>
       </c>
       <c r="B44" t="s">
         <v>120</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44">
-        <v>63</v>
+        <v>537</v>
       </c>
       <c r="F44">
-        <v>372</v>
+        <v>876</v>
       </c>
       <c r="G44"/>
       <c r="H44">
-        <v>566</v>
+        <v>885</v>
       </c>
       <c r="I44">
-        <v>79</v>
+        <v>329</v>
       </c>
       <c r="J44"/>
       <c r="K44">
-        <v>806</v>
+        <v>744</v>
       </c>
       <c r="L44">
-        <v>403</v>
+        <v>889</v>
       </c>
       <c r="M44">
-        <v>480</v>
+        <v>817</v>
       </c>
       <c r="N44" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45">
-        <v>412</v>
+        <v>63</v>
       </c>
       <c r="F45">
-        <v>796</v>
+        <v>372</v>
       </c>
       <c r="G45"/>
       <c r="H45">
-        <v>842</v>
+        <v>566</v>
       </c>
       <c r="I45">
-        <v>252</v>
+        <v>79</v>
       </c>
       <c r="J45"/>
       <c r="K45">
-        <v>332</v>
+        <v>806</v>
       </c>
       <c r="L45">
-        <v>810</v>
+        <v>403</v>
       </c>
       <c r="M45">
-        <v>756</v>
+        <v>480</v>
       </c>
       <c r="N45" t="s">
         <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" t="s">
+        <v>125</v>
+      </c>
+      <c r="B46" t="s">
+        <v>126</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46">
+        <v>412</v>
+      </c>
+      <c r="F46">
+        <v>796</v>
+      </c>
+      <c r="G46"/>
+      <c r="H46">
+        <v>842</v>
+      </c>
+      <c r="I46">
+        <v>252</v>
+      </c>
+      <c r="J46"/>
+      <c r="K46">
+        <v>332</v>
+      </c>
+      <c r="L46">
+        <v>810</v>
+      </c>
+      <c r="M46">
+        <v>756</v>
+      </c>
+      <c r="N46" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:N1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -2383,31 +2428,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 11/06/2026 20:40:26</dc:description>
+  <dc:description>Extraction en date du 11/07/2026 02:46:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>