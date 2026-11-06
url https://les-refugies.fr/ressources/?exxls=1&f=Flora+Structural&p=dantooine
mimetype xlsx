--- v0 (2026-09-11)
+++ v1 (2026-11-06)
@@ -58,69 +58,69 @@
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>OQ</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>UT</t>
   </si>
   <si>
     <t>Planète</t>
   </si>
   <si>
-    <t>Bresrai</t>
+    <t>Duhepa</t>
+  </si>
+  <si>
+    <t>Dantooine Conifer Wood</t>
+  </si>
+  <si>
+    <t>dantooine</t>
+  </si>
+  <si>
+    <t>Sronacte</t>
+  </si>
+  <si>
+    <t>Dantooine Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Swiva</t>
   </si>
   <si>
     <t>Dantooine Evergreen Wood</t>
-  </si>
-[...13 lines deleted...]
-    <t>Dantooine Conifer Wood</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -451,51 +451,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
     <col min="14" max="14" width="14.568" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -522,130 +522,130 @@
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
-        <v>151</v>
+        <v>8</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>851</v>
+        <v>655</v>
       </c>
       <c r="J2"/>
       <c r="K2">
-        <v>43</v>
+        <v>254</v>
       </c>
       <c r="L2">
-        <v>279</v>
+        <v>244</v>
       </c>
       <c r="M2">
-        <v>105</v>
+        <v>267</v>
       </c>
       <c r="N2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>238</v>
+        <v>441</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>459</v>
+        <v>404</v>
       </c>
       <c r="J3"/>
       <c r="K3">
-        <v>766</v>
+        <v>896</v>
       </c>
       <c r="L3">
-        <v>432</v>
+        <v>328</v>
       </c>
       <c r="M3">
-        <v>427</v>
+        <v>789</v>
       </c>
       <c r="N3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
-        <v>201</v>
+        <v>462</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>951</v>
+        <v>975</v>
       </c>
       <c r="J4"/>
       <c r="K4">
-        <v>263</v>
+        <v>910</v>
       </c>
       <c r="L4">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="M4">
-        <v>173</v>
+        <v>13</v>
       </c>
       <c r="N4" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:N1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -661,31 +661,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 09/11/2026 10:47:16</dc:description>
+  <dc:description>Extraction en date du 11/06/2026 03:56:16</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>