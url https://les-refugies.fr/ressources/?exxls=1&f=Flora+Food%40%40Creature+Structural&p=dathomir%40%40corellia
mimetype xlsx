--- v0 (2026-11-07)
+++ v1 (2026-11-07)
@@ -244,78 +244,78 @@
   <si>
     <t>Nocleono</t>
   </si>
   <si>
     <t>Dathomirian Vegetable Fungus</t>
   </si>
   <si>
     <t>Oafovi</t>
   </si>
   <si>
     <t>Dathomirian Scaley Hide</t>
   </si>
   <si>
     <t>Ovoka</t>
   </si>
   <si>
     <t>Dathomirian Domesticated Oats</t>
   </si>
   <si>
     <t>Palce</t>
   </si>
   <si>
     <t>Dathomirian Horn</t>
   </si>
   <si>
-    <t>Phetti</t>
+    <t>Pioradeo</t>
+  </si>
+  <si>
+    <t>Corellian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Piyia</t>
+  </si>
+  <si>
+    <t>Corellian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Propo</t>
+  </si>
+  <si>
+    <t>Dathomirian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Sedade</t>
+  </si>
+  <si>
+    <t>Corellian Wild Rice</t>
+  </si>
+  <si>
+    <t>Sivosti</t>
   </si>
   <si>
     <t>Dathomirian Avian Bones</t>
-  </si>
-[...22 lines deleted...]
-    <t>Corellian Wild Rice</t>
   </si>
   <si>
     <t>Ssoabra</t>
   </si>
   <si>
     <t>Dathomirian Wild Wheat</t>
   </si>
   <si>
     <t>Tarke</t>
   </si>
   <si>
     <t>Dathomirian Leathery Hide</t>
   </si>
   <si>
     <t>Taurka</t>
   </si>
   <si>
     <t>Corellian Avian Bones</t>
   </si>
   <si>
     <t>Toasiye</t>
   </si>
   <si>
     <t>Corellian Fruit</t>
   </si>
@@ -1691,189 +1691,189 @@
       <c r="J31"/>
       <c r="K31">
         <v>153</v>
       </c>
       <c r="L31">
         <v>509</v>
       </c>
       <c r="M31">
         <v>147</v>
       </c>
       <c r="N31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>76</v>
       </c>
       <c r="B32" t="s">
         <v>77</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="G32"/>
+        <v>895</v>
+      </c>
+      <c r="G32">
+        <v>721</v>
+      </c>
       <c r="H32"/>
-      <c r="I32">
-[...2 lines deleted...]
-      <c r="J32"/>
+      <c r="I32"/>
+      <c r="J32">
+        <v>9</v>
+      </c>
       <c r="K32">
-        <v>616</v>
-[...4 lines deleted...]
-      <c r="M32">
         <v>383</v>
       </c>
+      <c r="L32"/>
+      <c r="M32"/>
       <c r="N32" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>78</v>
       </c>
       <c r="B33" t="s">
         <v>79</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33">
-        <v>895</v>
+        <v>453</v>
       </c>
       <c r="G33">
-        <v>721</v>
+        <v>405</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33">
-        <v>9</v>
+        <v>221</v>
       </c>
       <c r="K33">
-        <v>383</v>
+        <v>134</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>80</v>
       </c>
       <c r="B34" t="s">
         <v>81</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34">
-        <v>453</v>
+        <v>64</v>
       </c>
       <c r="G34">
-        <v>405</v>
+        <v>497</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34">
-        <v>221</v>
+        <v>405</v>
       </c>
       <c r="K34">
-        <v>134</v>
+        <v>855</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>82</v>
       </c>
       <c r="B35" t="s">
         <v>83</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
-        <v>64</v>
+        <v>189</v>
       </c>
       <c r="G35">
-        <v>497</v>
+        <v>920</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35">
-        <v>405</v>
+        <v>10</v>
       </c>
       <c r="K35">
-        <v>855</v>
+        <v>442</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>84</v>
       </c>
       <c r="B36" t="s">
         <v>85</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="G36"/>
       <c r="H36"/>
-      <c r="I36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I36">
+        <v>584</v>
+      </c>
+      <c r="J36"/>
       <c r="K36">
-        <v>442</v>
-[...2 lines deleted...]
-      <c r="M36"/>
+        <v>68</v>
+      </c>
+      <c r="L36">
+        <v>126</v>
+      </c>
+      <c r="M36">
+        <v>271</v>
+      </c>
       <c r="N36" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>86</v>
       </c>
       <c r="B37" t="s">
         <v>87</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
         <v>672</v>
       </c>
       <c r="G37">
         <v>759</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>309</v>
       </c>
       <c r="K37">
         <v>934</v>
@@ -2162,31 +2162,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 11/06/2026 20:40:27</dc:description>
+  <dc:description>Extraction en date du 11/07/2026 02:46:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>