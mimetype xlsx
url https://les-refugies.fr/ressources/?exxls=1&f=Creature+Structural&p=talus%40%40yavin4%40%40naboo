--- v0 (2026-11-07)
+++ v1 (2026-11-07)
@@ -73,114 +73,114 @@
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>UT</t>
   </si>
   <si>
     <t>Planète</t>
   </si>
   <si>
     <t>Baonoa</t>
   </si>
   <si>
     <t>Yavinian Wooly Hide</t>
   </si>
   <si>
     <t>yavin4</t>
   </si>
   <si>
     <t>Chovoake</t>
   </si>
   <si>
     <t>Yavinian Avian Bones</t>
   </si>
   <si>
-    <t>Dideia</t>
+    <t>Drimeny</t>
+  </si>
+  <si>
+    <t>Nabooian Bristley Hide</t>
+  </si>
+  <si>
+    <t>naboo</t>
+  </si>
+  <si>
+    <t>Driroastae</t>
+  </si>
+  <si>
+    <t>Nabooian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Ebrae</t>
+  </si>
+  <si>
+    <t>Talusian Animal Bones</t>
+  </si>
+  <si>
+    <t>talus</t>
+  </si>
+  <si>
+    <t>Efahe</t>
+  </si>
+  <si>
+    <t>Talusian Horn</t>
+  </si>
+  <si>
+    <t>Flirro</t>
+  </si>
+  <si>
+    <t>Nabooian Animal Bones</t>
+  </si>
+  <si>
+    <t>Gmeeca</t>
+  </si>
+  <si>
+    <t>Nabooian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Haicai</t>
+  </si>
+  <si>
+    <t>Talusian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Idhosri</t>
+  </si>
+  <si>
+    <t>Nabooian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Ktite</t>
+  </si>
+  <si>
+    <t>Yavinian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Lfega</t>
   </si>
   <si>
     <t>Nabooian Horn</t>
-  </si>
-[...58 lines deleted...]
-    <t>Yavinian Leathery Hide</t>
   </si>
   <si>
     <t>Odeha</t>
   </si>
   <si>
     <t>Talusian Leathery Hide</t>
   </si>
   <si>
     <t>Oumi</t>
   </si>
   <si>
     <t>Yavinian Horn</t>
   </si>
   <si>
     <t>Rewevi</t>
   </si>
   <si>
     <t>Talusian Wooly Hide</t>
   </si>
   <si>
     <t>Rradebo</t>
   </si>
   <si>
     <t>Talusian Avian Bones</t>
   </si>
@@ -700,389 +700,389 @@
       <c r="J3"/>
       <c r="K3">
         <v>62</v>
       </c>
       <c r="L3">
         <v>349</v>
       </c>
       <c r="M3">
         <v>252</v>
       </c>
       <c r="N3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
-        <v>667</v>
+        <v>887</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>247</v>
+        <v>496</v>
       </c>
       <c r="J4"/>
       <c r="K4">
-        <v>777</v>
+        <v>935</v>
       </c>
       <c r="L4">
-        <v>520</v>
+        <v>200</v>
       </c>
       <c r="M4">
-        <v>253</v>
+        <v>847</v>
       </c>
       <c r="N4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
-        <v>887</v>
+        <v>644</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>496</v>
+        <v>656</v>
       </c>
       <c r="J5"/>
       <c r="K5">
-        <v>935</v>
+        <v>834</v>
       </c>
       <c r="L5">
-        <v>200</v>
+        <v>921</v>
       </c>
       <c r="M5">
-        <v>847</v>
+        <v>731</v>
       </c>
       <c r="N5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>644</v>
+        <v>498</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>656</v>
+        <v>93</v>
       </c>
       <c r="J6"/>
       <c r="K6">
-        <v>834</v>
+        <v>92</v>
       </c>
       <c r="L6">
-        <v>921</v>
+        <v>682</v>
       </c>
       <c r="M6">
-        <v>731</v>
+        <v>129</v>
       </c>
       <c r="N6" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
-        <v>498</v>
+        <v>985</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="J7"/>
       <c r="K7">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="L7">
-        <v>682</v>
+        <v>552</v>
       </c>
       <c r="M7">
-        <v>129</v>
+        <v>215</v>
       </c>
       <c r="N7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
-        <v>985</v>
+        <v>495</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="J8"/>
       <c r="K8">
-        <v>100</v>
+        <v>556</v>
       </c>
       <c r="L8">
-        <v>552</v>
+        <v>769</v>
       </c>
       <c r="M8">
-        <v>215</v>
+        <v>633</v>
       </c>
       <c r="N8" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
-        <v>495</v>
+        <v>22</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>15</v>
+        <v>288</v>
       </c>
       <c r="J9"/>
       <c r="K9">
-        <v>556</v>
+        <v>246</v>
       </c>
       <c r="L9">
-        <v>769</v>
+        <v>552</v>
       </c>
       <c r="M9">
-        <v>633</v>
+        <v>398</v>
       </c>
       <c r="N9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
-        <v>22</v>
+        <v>551</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>288</v>
+        <v>505</v>
       </c>
       <c r="J10"/>
       <c r="K10">
-        <v>246</v>
+        <v>798</v>
       </c>
       <c r="L10">
-        <v>552</v>
+        <v>786</v>
       </c>
       <c r="M10">
-        <v>398</v>
+        <v>282</v>
       </c>
       <c r="N10" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
-        <v>551</v>
+        <v>494</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>505</v>
+        <v>538</v>
       </c>
       <c r="J11"/>
       <c r="K11">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="L11">
-        <v>786</v>
+        <v>942</v>
       </c>
       <c r="M11">
-        <v>282</v>
+        <v>901</v>
       </c>
       <c r="N11" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
-        <v>494</v>
+        <v>201</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>538</v>
+        <v>936</v>
       </c>
       <c r="J12"/>
       <c r="K12">
-        <v>805</v>
+        <v>531</v>
       </c>
       <c r="L12">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="M12">
-        <v>901</v>
+        <v>532</v>
       </c>
       <c r="N12" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
-        <v>201</v>
+        <v>744</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>936</v>
+        <v>331</v>
       </c>
       <c r="J13"/>
       <c r="K13">
-        <v>531</v>
+        <v>874</v>
       </c>
       <c r="L13">
-        <v>940</v>
+        <v>342</v>
       </c>
       <c r="M13">
-        <v>532</v>
+        <v>149</v>
       </c>
       <c r="N13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>222</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>17</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>157</v>
       </c>
       <c r="L14">
         <v>811</v>
       </c>
       <c r="M14">
         <v>764</v>
       </c>
       <c r="N14" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>429</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>73</v>
       </c>
       <c r="J15"/>
       <c r="K15">
         <v>766</v>
       </c>
       <c r="L15">
@@ -1102,83 +1102,83 @@
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>133</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>252</v>
       </c>
       <c r="J16"/>
       <c r="K16">
         <v>12</v>
       </c>
       <c r="L16">
         <v>360</v>
       </c>
       <c r="M16">
         <v>106</v>
       </c>
       <c r="N16" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>48</v>
       </c>
       <c r="J17"/>
       <c r="K17">
         <v>422</v>
       </c>
       <c r="L17">
         <v>412</v>
       </c>
       <c r="M17">
         <v>145</v>
       </c>
       <c r="N17" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>26</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18">
         <v>636</v>
       </c>
       <c r="J18"/>
       <c r="K18">
         <v>202</v>
       </c>
       <c r="L18">
@@ -1198,51 +1198,51 @@
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>640</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>548</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>436</v>
       </c>
       <c r="L19">
         <v>915</v>
       </c>
       <c r="M19">
         <v>594</v>
       </c>
       <c r="N19" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>54</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>684</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>979</v>
       </c>
       <c r="J20"/>
       <c r="K20">
         <v>735</v>
       </c>
       <c r="L20">
@@ -1351,31 +1351,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 11/06/2026 20:40:49</dc:description>
+  <dc:description>Extraction en date du 11/07/2026 02:46:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>