--- v0 (2026-11-07)
+++ v1 (2026-11-08)
@@ -14,92 +14,236 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RESSOURCES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RESSOURCES'!$A$1:$N$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>DR</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>OQ</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>UT</t>
   </si>
   <si>
     <t>Planète</t>
+  </si>
+  <si>
+    <t>Cisago</t>
+  </si>
+  <si>
+    <t>Dathomirian Fiberplast</t>
+  </si>
+  <si>
+    <t>dathomir</t>
+  </si>
+  <si>
+    <t>Coasti</t>
+  </si>
+  <si>
+    <t>Dathomirian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Desro</t>
+  </si>
+  <si>
+    <t>Dathomirian Animal Bones</t>
+  </si>
+  <si>
+    <t>Efoha</t>
+  </si>
+  <si>
+    <t>Dathomirian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Hahaote</t>
+  </si>
+  <si>
+    <t>Lokian Scaley Hide</t>
+  </si>
+  <si>
+    <t>lok</t>
+  </si>
+  <si>
+    <t>Heegaiian</t>
+  </si>
+  <si>
+    <t>Lubricating Oil</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Klori</t>
+  </si>
+  <si>
+    <t>Lokian Horn</t>
+  </si>
+  <si>
+    <t>Lebreistia</t>
+  </si>
+  <si>
+    <t>Lokian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Liqee</t>
+  </si>
+  <si>
+    <t>Polymer</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, naboo, rori, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Nauva</t>
+  </si>
+  <si>
+    <t>Lokian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Nidoeide</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, kaas, lok, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Oafovi</t>
+  </si>
+  <si>
+    <t>Dathomirian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Ohigeisis</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, lok, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Pahoic</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, lok, naboo, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Palce</t>
+  </si>
+  <si>
+    <t>Dathomirian Horn</t>
+  </si>
+  <si>
+    <t>Prasirgia</t>
+  </si>
+  <si>
+    <t>Lokian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Rgooke</t>
+  </si>
+  <si>
+    <t>Lokian Avian Bones</t>
+  </si>
+  <si>
+    <t>Sivosti</t>
+  </si>
+  <si>
+    <t>Dathomirian Avian Bones</t>
+  </si>
+  <si>
+    <t>Sloocese</t>
+  </si>
+  <si>
+    <t>Lokian Animal Bones</t>
+  </si>
+  <si>
+    <t>Stalka</t>
+  </si>
+  <si>
+    <t>Lokian Fiberplast</t>
+  </si>
+  <si>
+    <t>Tarke</t>
+  </si>
+  <si>
+    <t>Dathomirian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Thithmoine</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, lok, naboo, tatooine, yavin4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -421,117 +565,809 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
-    <col min="14" max="14" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="78.981" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2">
+        <v>206</v>
+      </c>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2">
+        <v>521</v>
+      </c>
+      <c r="J2"/>
+      <c r="K2">
+        <v>419</v>
+      </c>
+      <c r="L2">
+        <v>45</v>
+      </c>
+      <c r="M2">
+        <v>999</v>
+      </c>
+      <c r="N2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
+        <v>527</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
+        <v>900</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3">
+        <v>569</v>
+      </c>
+      <c r="L3">
+        <v>652</v>
+      </c>
+      <c r="M3">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>890</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4">
+        <v>305</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4">
+        <v>832</v>
+      </c>
+      <c r="L4">
+        <v>504</v>
+      </c>
+      <c r="M4">
+        <v>556</v>
+      </c>
+      <c r="N4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>658</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>544</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5">
+        <v>785</v>
+      </c>
+      <c r="L5">
+        <v>234</v>
+      </c>
+      <c r="M5">
+        <v>985</v>
+      </c>
+      <c r="N5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6">
+        <v>861</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6">
+        <v>411</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6">
+        <v>41</v>
+      </c>
+      <c r="L6">
+        <v>149</v>
+      </c>
+      <c r="M6">
+        <v>306</v>
+      </c>
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7">
+        <v>395</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7">
+        <v>418</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8">
+        <v>732</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>121</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8">
+        <v>828</v>
+      </c>
+      <c r="L8">
+        <v>595</v>
+      </c>
+      <c r="M8">
+        <v>252</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
+        <v>968</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
+        <v>47</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9">
+        <v>287</v>
+      </c>
+      <c r="L9">
+        <v>569</v>
+      </c>
+      <c r="M9">
+        <v>125</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10">
+        <v>20</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10">
+        <v>696</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10">
+        <v>365</v>
+      </c>
+      <c r="L10">
+        <v>405</v>
+      </c>
+      <c r="M10">
+        <v>104</v>
+      </c>
+      <c r="N10" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>979</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
+        <v>995</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11">
+        <v>909</v>
+      </c>
+      <c r="L11">
+        <v>1</v>
+      </c>
+      <c r="M11">
+        <v>528</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>190</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12">
+        <v>226</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12">
+        <v>413</v>
+      </c>
+      <c r="L12">
+        <v>616</v>
+      </c>
+      <c r="M12">
+        <v>891</v>
+      </c>
+      <c r="N12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>493</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
+        <v>686</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13">
+        <v>412</v>
+      </c>
+      <c r="L13">
+        <v>719</v>
+      </c>
+      <c r="M13">
+        <v>194</v>
+      </c>
+      <c r="N13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14">
+        <v>748</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
+        <v>44</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14">
+        <v>450</v>
+      </c>
+      <c r="L14">
+        <v>888</v>
+      </c>
+      <c r="M14">
+        <v>922</v>
+      </c>
+      <c r="N14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15">
+        <v>519</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>443</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
+        <v>512</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
+        <v>189</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16">
+        <v>153</v>
+      </c>
+      <c r="L16">
+        <v>509</v>
+      </c>
+      <c r="M16">
+        <v>147</v>
+      </c>
+      <c r="N16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17">
+        <v>593</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>728</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17">
+        <v>781</v>
+      </c>
+      <c r="L17">
+        <v>242</v>
+      </c>
+      <c r="M17">
+        <v>441</v>
+      </c>
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18">
+        <v>63</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18">
+        <v>540</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18">
+        <v>675</v>
+      </c>
+      <c r="L18">
+        <v>477</v>
+      </c>
+      <c r="M18">
+        <v>20</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>197</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19">
+        <v>584</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19">
+        <v>68</v>
+      </c>
+      <c r="L19">
+        <v>126</v>
+      </c>
+      <c r="M19">
+        <v>271</v>
+      </c>
+      <c r="N19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>988</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>246</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20">
+        <v>152</v>
+      </c>
+      <c r="L20">
+        <v>731</v>
+      </c>
+      <c r="M20">
+        <v>181</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>945</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21">
+        <v>24</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21">
+        <v>305</v>
+      </c>
+      <c r="L21">
+        <v>435</v>
+      </c>
+      <c r="M21">
+        <v>228</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22">
+        <v>205</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>857</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22">
+        <v>156</v>
+      </c>
+      <c r="L22">
+        <v>32</v>
+      </c>
+      <c r="M22">
+        <v>345</v>
+      </c>
+      <c r="N22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23">
+        <v>82</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
+        <v>240</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23">
+        <v>409</v>
+      </c>
+      <c r="L23">
+        <v>908</v>
+      </c>
+      <c r="M23">
+        <v>567</v>
+      </c>
+      <c r="N23" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:N1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -544,31 +1380,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 11/07/2026 21:20:04</dc:description>
+  <dc:description>Extraction en date du 11/08/2026 01:20:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>