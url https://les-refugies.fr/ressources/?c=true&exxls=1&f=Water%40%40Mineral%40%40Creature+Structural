--- v0 (2026-11-07)
+++ v1 (2026-11-07)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RESSOURCES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RESSOURCES'!$A$1:$N$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>DR</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
@@ -262,356 +262,356 @@
   <si>
     <t>Kaassian Animal Bones</t>
   </si>
   <si>
     <t>Dagne</t>
   </si>
   <si>
     <t>Corellian Animal Bones</t>
   </si>
   <si>
     <t>Deakeic</t>
   </si>
   <si>
     <t>Unknown Ferrous Metal</t>
   </si>
   <si>
     <t>kaas, lok, rori</t>
   </si>
   <si>
     <t>Desro</t>
   </si>
   <si>
     <t>Dathomirian Animal Bones</t>
   </si>
   <si>
-    <t>Dideia</t>
+    <t>Dookova</t>
+  </si>
+  <si>
+    <t>Kaassian Horn</t>
+  </si>
+  <si>
+    <t>Drimeny</t>
+  </si>
+  <si>
+    <t>Nabooian Bristley Hide</t>
+  </si>
+  <si>
+    <t>naboo</t>
+  </si>
+  <si>
+    <t>Driroastae</t>
+  </si>
+  <si>
+    <t>Nabooian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Dubo</t>
+  </si>
+  <si>
+    <t>Corellian Horn</t>
+  </si>
+  <si>
+    <t>Ebrae</t>
+  </si>
+  <si>
+    <t>Talusian Animal Bones</t>
+  </si>
+  <si>
+    <t>talus</t>
+  </si>
+  <si>
+    <t>Efahe</t>
+  </si>
+  <si>
+    <t>Talusian Horn</t>
+  </si>
+  <si>
+    <t>Efoha</t>
+  </si>
+  <si>
+    <t>Dathomirian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Egehoate</t>
+  </si>
+  <si>
+    <t>Beyrllius Copper</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, lok, rori, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Eiacire</t>
+  </si>
+  <si>
+    <t>Corellian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Emoiium</t>
+  </si>
+  <si>
+    <t>Codoan Copper</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, kaas, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Fifaufia</t>
+  </si>
+  <si>
+    <t>Endorian Horn</t>
+  </si>
+  <si>
+    <t>Flirro</t>
+  </si>
+  <si>
+    <t>Nabooian Animal Bones</t>
+  </si>
+  <si>
+    <t>Foawhe</t>
+  </si>
+  <si>
+    <t>Rori Leathery Hide</t>
+  </si>
+  <si>
+    <t>Frafe</t>
+  </si>
+  <si>
+    <t>Yavinian Water Vapor</t>
+  </si>
+  <si>
+    <t>Gaetobiium</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, kaas, lok, naboo, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Gakla</t>
+  </si>
+  <si>
+    <t>Corellian Water Vapor</t>
+  </si>
+  <si>
+    <t>Geaga</t>
+  </si>
+  <si>
+    <t>Dantooine Avian Bones</t>
+  </si>
+  <si>
+    <t>Gikou</t>
+  </si>
+  <si>
+    <t>Dathomirian Water Vapor</t>
+  </si>
+  <si>
+    <t>Gmeeca</t>
+  </si>
+  <si>
+    <t>Nabooian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Gnogiide</t>
+  </si>
+  <si>
+    <t>Neutronium Steel</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, kaas, lok, naboo, rori, yavin4</t>
+  </si>
+  <si>
+    <t>Goilei</t>
+  </si>
+  <si>
+    <t>Dolovite Iron</t>
+  </si>
+  <si>
+    <t>Goneopfo</t>
+  </si>
+  <si>
+    <t>Tatooinian Water Vapor</t>
+  </si>
+  <si>
+    <t>Gotiris</t>
+  </si>
+  <si>
+    <t>Colat Iron</t>
+  </si>
+  <si>
+    <t>dathomir, endor, kaas</t>
+  </si>
+  <si>
+    <t>Hafio</t>
+  </si>
+  <si>
+    <t>Rori Water Vapor</t>
+  </si>
+  <si>
+    <t>Hahaote</t>
+  </si>
+  <si>
+    <t>Lokian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Haicai</t>
+  </si>
+  <si>
+    <t>Talusian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Hegle</t>
+  </si>
+  <si>
+    <t>Rori Animal Bones</t>
+  </si>
+  <si>
+    <t>Hetafo</t>
+  </si>
+  <si>
+    <t>Perovskitic Aluminum</t>
+  </si>
+  <si>
+    <t>Hobiate</t>
+  </si>
+  <si>
+    <t>Hogie</t>
+  </si>
+  <si>
+    <t>Dantooine Bristley Hide</t>
+  </si>
+  <si>
+    <t>Icaeriaian</t>
+  </si>
+  <si>
+    <t>corellia, kaas, yavin4</t>
+  </si>
+  <si>
+    <t>Icita</t>
+  </si>
+  <si>
+    <t>Corellian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Icuko</t>
+  </si>
+  <si>
+    <t>Regvis Amorphous Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, lok, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Idhosri</t>
+  </si>
+  <si>
+    <t>Nabooian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Ielo</t>
+  </si>
+  <si>
+    <t>Duralloy Steel</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, kaas, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Iepaism</t>
+  </si>
+  <si>
+    <t>Platinite Copper</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, naboo, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Ikaiite</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, lok, naboo, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Jirhewaine</t>
+  </si>
+  <si>
+    <t>Class 2 Solid Petro Fuel</t>
+  </si>
+  <si>
+    <t>Joppira</t>
+  </si>
+  <si>
+    <t>Dantooine Scaley Hide</t>
+  </si>
+  <si>
+    <t>Kaofina</t>
+  </si>
+  <si>
+    <t>Kapeite</t>
+  </si>
+  <si>
+    <t>Gallinorian Rainbow Gem Crystalline Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, naboo, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Kefahu</t>
+  </si>
+  <si>
+    <t>Dantooine Animal Bones</t>
+  </si>
+  <si>
+    <t>Klori</t>
+  </si>
+  <si>
+    <t>Lokian Horn</t>
+  </si>
+  <si>
+    <t>Kroustei</t>
+  </si>
+  <si>
+    <t>Tatooinian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Ktite</t>
+  </si>
+  <si>
+    <t>Yavinian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Lebreistia</t>
+  </si>
+  <si>
+    <t>Lokian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Lfega</t>
   </si>
   <si>
     <t>Nabooian Horn</t>
   </si>
   <si>
-    <t>naboo</t>
-[...298 lines deleted...]
-  <si>
     <t>Maosrivi</t>
   </si>
   <si>
     <t>Tatooinian Wooly Hide</t>
   </si>
   <si>
     <t>Marhodi</t>
   </si>
   <si>
     <t>Kaassian Scaley Hide</t>
   </si>
   <si>
     <t>Mecaiium</t>
   </si>
   <si>
     <t>Crystallized Bicorbantium Steel</t>
   </si>
   <si>
     <t>Mecre</t>
   </si>
   <si>
     <t>Tatooinian Animal Bones</t>
   </si>
   <si>
     <t>Mesmeo</t>
@@ -697,162 +697,171 @@
   <si>
     <t>Okihee</t>
   </si>
   <si>
     <t>Dantooine Water Vapor</t>
   </si>
   <si>
     <t>Onamoian</t>
   </si>
   <si>
     <t>corellia, dantooine, endor, lok, naboo, rori, tatooine, yavin4</t>
   </si>
   <si>
     <t>Oumi</t>
   </si>
   <si>
     <t>Yavinian Horn</t>
   </si>
   <si>
     <t>Palce</t>
   </si>
   <si>
     <t>Dathomirian Horn</t>
   </si>
   <si>
-    <t>Phetti</t>
+    <t>Pimoho</t>
+  </si>
+  <si>
+    <t>Dantooine Horn</t>
+  </si>
+  <si>
+    <t>Ppemi</t>
+  </si>
+  <si>
+    <t>Rori Horn</t>
+  </si>
+  <si>
+    <t>Prasirgia</t>
+  </si>
+  <si>
+    <t>Lokian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Prasta</t>
+  </si>
+  <si>
+    <t>Tatooinian Horn</t>
+  </si>
+  <si>
+    <t>Ptito</t>
+  </si>
+  <si>
+    <t>Class 4 Radioactive</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Rebacia</t>
+  </si>
+  <si>
+    <t>Lokian Water Vapor</t>
+  </si>
+  <si>
+    <t>Reecajo</t>
+  </si>
+  <si>
+    <t>Conductive Borcarbitic Copper</t>
+  </si>
+  <si>
+    <t>Reedo</t>
+  </si>
+  <si>
+    <t>Endorian Animal Bones</t>
+  </si>
+  <si>
+    <t>Rewevi</t>
+  </si>
+  <si>
+    <t>Talusian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Rgooke</t>
+  </si>
+  <si>
+    <t>Lokian Avian Bones</t>
+  </si>
+  <si>
+    <t>Roriite</t>
+  </si>
+  <si>
+    <t>Rradebo</t>
+  </si>
+  <si>
+    <t>Talusian Avian Bones</t>
+  </si>
+  <si>
+    <t>Saistinoe</t>
+  </si>
+  <si>
+    <t>Tatooinian Avian Bones</t>
+  </si>
+  <si>
+    <t>Savesio</t>
+  </si>
+  <si>
+    <t>Yavinian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Siabioian</t>
+  </si>
+  <si>
+    <t>Chronamite Extrusive Ore</t>
+  </si>
+  <si>
+    <t>Sihoide</t>
+  </si>
+  <si>
+    <t>Hardened Arveshium Steel</t>
+  </si>
+  <si>
+    <t>Siochoo</t>
+  </si>
+  <si>
+    <t>Talusian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Sivosti</t>
   </si>
   <si>
     <t>Dathomirian Avian Bones</t>
   </si>
   <si>
-    <t>Pimoho</t>
-[...100 lines deleted...]
-  <si>
     <t>Skoowyfi</t>
   </si>
   <si>
     <t>Katrium Intrusive Ore</t>
+  </si>
+  <si>
+    <t>Slefiate</t>
+  </si>
+  <si>
+    <t>Ryll Amorphous Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, rori, talus, yavin4</t>
   </si>
   <si>
     <t>Sloocese</t>
   </si>
   <si>
     <t>Lokian Animal Bones</t>
   </si>
   <si>
     <t>Snanaige</t>
   </si>
   <si>
     <t>Yavinian Scaley Hide</t>
   </si>
   <si>
     <t>Sseho</t>
   </si>
   <si>
     <t>Rori Scaley Hide</t>
   </si>
   <si>
     <t>Stooboibo</t>
   </si>
   <si>
     <t>Nabooian Avian Bones</t>
   </si>
@@ -1333,51 +1342,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N136"/>
+  <dimension ref="A1:N137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
     <col min="14" max="14" width="78.981" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
@@ -2241,1567 +2250,1567 @@
       <c r="J26"/>
       <c r="K26">
         <v>832</v>
       </c>
       <c r="L26">
         <v>504</v>
       </c>
       <c r="M26">
         <v>556</v>
       </c>
       <c r="N26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
-        <v>667</v>
+        <v>570</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
-        <v>247</v>
+        <v>156</v>
       </c>
       <c r="J27"/>
       <c r="K27">
-        <v>777</v>
+        <v>999</v>
       </c>
       <c r="L27">
-        <v>520</v>
+        <v>343</v>
       </c>
       <c r="M27">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="N27" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
-        <v>570</v>
+        <v>887</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
-        <v>156</v>
+        <v>496</v>
       </c>
       <c r="J28"/>
       <c r="K28">
-        <v>999</v>
+        <v>935</v>
       </c>
       <c r="L28">
-        <v>343</v>
+        <v>200</v>
       </c>
       <c r="M28">
-        <v>297</v>
+        <v>847</v>
       </c>
       <c r="N28" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
-        <v>887</v>
+        <v>644</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
-        <v>496</v>
+        <v>656</v>
       </c>
       <c r="J29"/>
       <c r="K29">
-        <v>935</v>
+        <v>834</v>
       </c>
       <c r="L29">
-        <v>200</v>
+        <v>921</v>
       </c>
       <c r="M29">
-        <v>847</v>
+        <v>731</v>
       </c>
       <c r="N29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
-        <v>644</v>
+        <v>534</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
-        <v>656</v>
+        <v>30</v>
       </c>
       <c r="J30"/>
       <c r="K30">
-        <v>834</v>
+        <v>210</v>
       </c>
       <c r="L30">
-        <v>921</v>
+        <v>353</v>
       </c>
       <c r="M30">
-        <v>731</v>
+        <v>166</v>
       </c>
       <c r="N30" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
-        <v>534</v>
+        <v>498</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="J31"/>
       <c r="K31">
-        <v>210</v>
+        <v>92</v>
       </c>
       <c r="L31">
-        <v>353</v>
+        <v>682</v>
       </c>
       <c r="M31">
-        <v>166</v>
+        <v>129</v>
       </c>
       <c r="N31" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
-        <v>498</v>
+        <v>985</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="J32"/>
       <c r="K32">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="L32">
-        <v>682</v>
+        <v>552</v>
       </c>
       <c r="M32">
-        <v>129</v>
+        <v>215</v>
       </c>
       <c r="N32" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33">
-        <v>985</v>
+        <v>658</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33">
-        <v>65</v>
+        <v>544</v>
       </c>
       <c r="J33"/>
       <c r="K33">
-        <v>100</v>
+        <v>785</v>
       </c>
       <c r="L33">
-        <v>552</v>
+        <v>234</v>
       </c>
       <c r="M33">
-        <v>215</v>
+        <v>985</v>
       </c>
       <c r="N33" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34"/>
+      <c r="E34">
+        <v>608</v>
+      </c>
       <c r="F34">
-        <v>658</v>
+        <v>254</v>
       </c>
       <c r="G34"/>
-      <c r="H34"/>
+      <c r="H34">
+        <v>344</v>
+      </c>
       <c r="I34">
-        <v>544</v>
+        <v>661</v>
       </c>
       <c r="J34"/>
       <c r="K34">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="L34">
-        <v>234</v>
+        <v>450</v>
       </c>
       <c r="M34">
-        <v>985</v>
+        <v>479</v>
       </c>
       <c r="N34" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
-      <c r="E35">
-[...1 lines deleted...]
-      </c>
+      <c r="E35"/>
       <c r="F35">
-        <v>254</v>
+        <v>624</v>
       </c>
       <c r="G35"/>
-      <c r="H35">
-[...1 lines deleted...]
-      </c>
+      <c r="H35"/>
       <c r="I35">
-        <v>661</v>
+        <v>727</v>
       </c>
       <c r="J35"/>
       <c r="K35">
-        <v>783</v>
+        <v>872</v>
       </c>
       <c r="L35">
-        <v>450</v>
+        <v>138</v>
       </c>
       <c r="M35">
-        <v>479</v>
+        <v>628</v>
       </c>
       <c r="N35" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36"/>
+      <c r="E36">
+        <v>668</v>
+      </c>
       <c r="F36">
-        <v>624</v>
+        <v>233</v>
       </c>
       <c r="G36"/>
-      <c r="H36"/>
+      <c r="H36">
+        <v>360</v>
+      </c>
       <c r="I36">
-        <v>727</v>
+        <v>681</v>
       </c>
       <c r="J36"/>
       <c r="K36">
-        <v>872</v>
+        <v>779</v>
       </c>
       <c r="L36">
-        <v>138</v>
+        <v>491</v>
       </c>
       <c r="M36">
-        <v>628</v>
+        <v>453</v>
       </c>
       <c r="N36" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37">
-[...1 lines deleted...]
-      </c>
+      <c r="E37"/>
       <c r="F37">
-        <v>233</v>
+        <v>682</v>
       </c>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
-        <v>681</v>
+        <v>104</v>
       </c>
       <c r="J37"/>
       <c r="K37">
-        <v>779</v>
+        <v>432</v>
       </c>
       <c r="L37">
-        <v>491</v>
+        <v>446</v>
       </c>
       <c r="M37">
-        <v>453</v>
+        <v>314</v>
       </c>
       <c r="N37" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>108</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
-        <v>682</v>
+        <v>495</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="J38"/>
       <c r="K38">
-        <v>432</v>
+        <v>556</v>
       </c>
       <c r="L38">
-        <v>446</v>
+        <v>769</v>
       </c>
       <c r="M38">
-        <v>314</v>
+        <v>633</v>
       </c>
       <c r="N38" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39">
-        <v>495</v>
+        <v>980</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39">
-        <v>15</v>
+        <v>368</v>
       </c>
       <c r="J39"/>
       <c r="K39">
-        <v>556</v>
+        <v>173</v>
       </c>
       <c r="L39">
-        <v>769</v>
+        <v>192</v>
       </c>
       <c r="M39">
-        <v>633</v>
+        <v>752</v>
       </c>
       <c r="N39" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40">
-        <v>980</v>
+        <v>275</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
       <c r="J40"/>
       <c r="K40">
-        <v>173</v>
-[...6 lines deleted...]
-      </c>
+        <v>960</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40"/>
       <c r="N40" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41"/>
+      <c r="E41">
+        <v>328</v>
+      </c>
       <c r="F41">
-        <v>275</v>
+        <v>155</v>
       </c>
       <c r="G41"/>
-      <c r="H41"/>
-      <c r="I41"/>
+      <c r="H41">
+        <v>297</v>
+      </c>
+      <c r="I41">
+        <v>317</v>
+      </c>
       <c r="J41"/>
       <c r="K41">
-        <v>960</v>
-[...2 lines deleted...]
-      <c r="M41"/>
+        <v>548</v>
+      </c>
+      <c r="L41">
+        <v>324</v>
+      </c>
+      <c r="M41">
+        <v>405</v>
+      </c>
       <c r="N41" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>39</v>
+        <v>117</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
+      <c r="E42"/>
       <c r="F42">
-        <v>155</v>
+        <v>2</v>
       </c>
       <c r="G42"/>
-      <c r="H42">
-[...4 lines deleted...]
-      </c>
+      <c r="H42"/>
+      <c r="I42"/>
       <c r="J42"/>
       <c r="K42">
-        <v>548</v>
-[...6 lines deleted...]
-      </c>
+        <v>607</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42"/>
       <c r="N42" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43">
-        <v>2</v>
+        <v>638</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
-      <c r="I43"/>
+      <c r="I43">
+        <v>570</v>
+      </c>
       <c r="J43"/>
       <c r="K43">
-        <v>607</v>
-[...2 lines deleted...]
-      <c r="M43"/>
+        <v>836</v>
+      </c>
+      <c r="L43">
+        <v>334</v>
+      </c>
+      <c r="M43">
+        <v>140</v>
+      </c>
       <c r="N43" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44">
-        <v>638</v>
+        <v>787</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44"/>
       <c r="K44">
-        <v>836</v>
-[...6 lines deleted...]
-      </c>
+        <v>762</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44"/>
       <c r="N44" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45">
-        <v>787</v>
+        <v>22</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45"/>
+      <c r="I45">
+        <v>288</v>
+      </c>
       <c r="J45"/>
       <c r="K45">
-        <v>762</v>
-[...2 lines deleted...]
-      <c r="M45"/>
+        <v>246</v>
+      </c>
+      <c r="L45">
+        <v>552</v>
+      </c>
+      <c r="M45">
+        <v>398</v>
+      </c>
       <c r="N45" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
-      <c r="E46"/>
+      <c r="E46">
+        <v>256</v>
+      </c>
       <c r="F46">
-        <v>22</v>
+        <v>742</v>
       </c>
       <c r="G46"/>
-      <c r="H46"/>
+      <c r="H46">
+        <v>753</v>
+      </c>
       <c r="I46">
-        <v>288</v>
+        <v>156</v>
       </c>
       <c r="J46"/>
       <c r="K46">
-        <v>246</v>
+        <v>1000</v>
       </c>
       <c r="L46">
-        <v>552</v>
+        <v>757</v>
       </c>
       <c r="M46">
-        <v>398</v>
+        <v>634</v>
       </c>
       <c r="N46" t="s">
-        <v>84</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47">
-        <v>256</v>
+        <v>332</v>
       </c>
       <c r="F47">
-        <v>742</v>
+        <v>783</v>
       </c>
       <c r="G47"/>
       <c r="H47">
-        <v>753</v>
+        <v>881</v>
       </c>
       <c r="I47">
-        <v>156</v>
+        <v>371</v>
       </c>
       <c r="J47"/>
       <c r="K47">
-        <v>1000</v>
+        <v>373</v>
       </c>
       <c r="L47">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="M47">
-        <v>634</v>
+        <v>787</v>
       </c>
       <c r="N47" t="s">
-        <v>128</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" t="s">
         <v>129</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
       <c r="C48"/>
       <c r="D48"/>
-      <c r="E48">
-[...1 lines deleted...]
-      </c>
+      <c r="E48"/>
       <c r="F48">
-        <v>783</v>
+        <v>524</v>
       </c>
       <c r="G48"/>
-      <c r="H48">
-[...4 lines deleted...]
-      </c>
+      <c r="H48"/>
+      <c r="I48"/>
       <c r="J48"/>
       <c r="K48">
-        <v>373</v>
-[...6 lines deleted...]
-      </c>
+        <v>956</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48"/>
       <c r="N48" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" t="s">
         <v>131</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49"/>
+      <c r="E49">
+        <v>304</v>
+      </c>
       <c r="F49">
-        <v>524</v>
+        <v>629</v>
       </c>
       <c r="G49"/>
-      <c r="H49"/>
-      <c r="I49"/>
+      <c r="H49">
+        <v>821</v>
+      </c>
+      <c r="I49">
+        <v>351</v>
+      </c>
       <c r="J49"/>
       <c r="K49">
-        <v>956</v>
-[...2 lines deleted...]
-      <c r="M49"/>
+        <v>289</v>
+      </c>
+      <c r="L49">
+        <v>696</v>
+      </c>
+      <c r="M49">
+        <v>786</v>
+      </c>
       <c r="N49" t="s">
-        <v>64</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
-[...1 lines deleted...]
-      </c>
+      <c r="E50"/>
       <c r="F50">
-        <v>629</v>
+        <v>355</v>
       </c>
       <c r="G50"/>
-      <c r="H50">
-[...4 lines deleted...]
-      </c>
+      <c r="H50"/>
+      <c r="I50"/>
       <c r="J50"/>
       <c r="K50">
-        <v>289</v>
-[...6 lines deleted...]
-      </c>
+        <v>942</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50"/>
       <c r="N50" t="s">
-        <v>135</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51">
-        <v>355</v>
+        <v>861</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
-      <c r="I51"/>
+      <c r="I51">
+        <v>411</v>
+      </c>
       <c r="J51"/>
       <c r="K51">
-        <v>942</v>
-[...2 lines deleted...]
-      <c r="M51"/>
+        <v>41</v>
+      </c>
+      <c r="L51">
+        <v>149</v>
+      </c>
+      <c r="M51">
+        <v>306</v>
+      </c>
       <c r="N51" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52">
-        <v>861</v>
+        <v>551</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52">
-        <v>411</v>
+        <v>505</v>
       </c>
       <c r="J52"/>
       <c r="K52">
-        <v>41</v>
+        <v>798</v>
       </c>
       <c r="L52">
-        <v>149</v>
+        <v>786</v>
       </c>
       <c r="M52">
-        <v>306</v>
+        <v>282</v>
       </c>
       <c r="N52" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53">
-        <v>551</v>
+        <v>452</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53">
-        <v>505</v>
+        <v>93</v>
       </c>
       <c r="J53"/>
       <c r="K53">
-        <v>798</v>
+        <v>462</v>
       </c>
       <c r="L53">
-        <v>786</v>
+        <v>473</v>
       </c>
       <c r="M53">
-        <v>282</v>
+        <v>819</v>
       </c>
       <c r="N53" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
-      <c r="E54"/>
+      <c r="E54">
+        <v>399</v>
+      </c>
       <c r="F54">
-        <v>452</v>
+        <v>85</v>
       </c>
       <c r="G54"/>
-      <c r="H54"/>
+      <c r="H54">
+        <v>736</v>
+      </c>
       <c r="I54">
-        <v>93</v>
+        <v>345</v>
       </c>
       <c r="J54"/>
       <c r="K54">
-        <v>462</v>
+        <v>659</v>
       </c>
       <c r="L54">
-        <v>473</v>
+        <v>608</v>
       </c>
       <c r="M54">
-        <v>819</v>
+        <v>251</v>
       </c>
       <c r="N54" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="F55">
-        <v>85</v>
+        <v>745</v>
       </c>
       <c r="G55"/>
       <c r="H55">
-        <v>736</v>
+        <v>883</v>
       </c>
       <c r="I55">
-        <v>345</v>
+        <v>378</v>
       </c>
       <c r="J55"/>
       <c r="K55">
-        <v>659</v>
+        <v>876</v>
       </c>
       <c r="L55">
-        <v>608</v>
+        <v>848</v>
       </c>
       <c r="M55">
-        <v>251</v>
+        <v>810</v>
       </c>
       <c r="N55" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="s">
+        <v>145</v>
+      </c>
+      <c r="B56" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
-      <c r="E56">
-[...1 lines deleted...]
-      </c>
+      <c r="E56"/>
       <c r="F56">
-        <v>745</v>
+        <v>185</v>
       </c>
       <c r="G56"/>
-      <c r="H56">
-[...1 lines deleted...]
-      </c>
+      <c r="H56"/>
       <c r="I56">
-        <v>378</v>
+        <v>184</v>
       </c>
       <c r="J56"/>
       <c r="K56">
-        <v>876</v>
+        <v>577</v>
       </c>
       <c r="L56">
-        <v>848</v>
+        <v>417</v>
       </c>
       <c r="M56">
-        <v>810</v>
+        <v>449</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" t="s">
         <v>147</v>
       </c>
       <c r="B57" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="C57"/>
       <c r="D57"/>
-      <c r="E57"/>
+      <c r="E57">
+        <v>251</v>
+      </c>
       <c r="F57">
-        <v>185</v>
+        <v>707</v>
       </c>
       <c r="G57"/>
-      <c r="H57"/>
+      <c r="H57">
+        <v>825</v>
+      </c>
       <c r="I57">
-        <v>184</v>
+        <v>349</v>
       </c>
       <c r="J57"/>
       <c r="K57">
-        <v>577</v>
+        <v>366</v>
       </c>
       <c r="L57">
-        <v>417</v>
+        <v>713</v>
       </c>
       <c r="M57">
-        <v>449</v>
+        <v>777</v>
       </c>
       <c r="N57" t="s">
-        <v>28</v>
+        <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>149</v>
       </c>
       <c r="B58" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
-      <c r="E58">
-[...1 lines deleted...]
-      </c>
+      <c r="E58"/>
       <c r="F58">
-        <v>707</v>
+        <v>934</v>
       </c>
       <c r="G58"/>
-      <c r="H58">
-[...1 lines deleted...]
-      </c>
+      <c r="H58"/>
       <c r="I58">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="J58"/>
       <c r="K58">
-        <v>366</v>
+        <v>17</v>
       </c>
       <c r="L58">
-        <v>713</v>
+        <v>197</v>
       </c>
       <c r="M58">
-        <v>777</v>
+        <v>421</v>
       </c>
       <c r="N58" t="s">
-        <v>150</v>
+        <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="s">
         <v>151</v>
       </c>
       <c r="B59" t="s">
         <v>152</v>
       </c>
-      <c r="C59"/>
+      <c r="C59">
+        <v>178</v>
+      </c>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59">
-        <v>934</v>
+        <v>324</v>
       </c>
       <c r="G59"/>
-      <c r="H59"/>
+      <c r="H59">
+        <v>695</v>
+      </c>
       <c r="I59">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="J59"/>
       <c r="K59">
-        <v>17</v>
+        <v>622</v>
       </c>
       <c r="L59">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="M59">
-        <v>421</v>
+        <v>314</v>
       </c>
       <c r="N59" t="s">
-        <v>72</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60">
-        <v>324</v>
+        <v>494</v>
       </c>
       <c r="G60"/>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
+      <c r="H60"/>
       <c r="I60">
-        <v>114</v>
+        <v>538</v>
       </c>
       <c r="J60"/>
       <c r="K60">
-        <v>622</v>
+        <v>805</v>
       </c>
       <c r="L60">
-        <v>190</v>
+        <v>942</v>
       </c>
       <c r="M60">
-        <v>314</v>
+        <v>901</v>
       </c>
       <c r="N60" t="s">
-        <v>155</v>
+        <v>86</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61"/>
+      <c r="E61">
+        <v>591</v>
+      </c>
       <c r="F61">
-        <v>494</v>
+        <v>991</v>
       </c>
       <c r="G61"/>
-      <c r="H61"/>
+      <c r="H61">
+        <v>951</v>
+      </c>
       <c r="I61">
-        <v>538</v>
+        <v>355</v>
       </c>
       <c r="J61"/>
       <c r="K61">
-        <v>805</v>
+        <v>668</v>
       </c>
       <c r="L61">
-        <v>942</v>
+        <v>962</v>
       </c>
       <c r="M61">
-        <v>901</v>
+        <v>960</v>
       </c>
       <c r="N61" t="s">
-        <v>84</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62">
-        <v>591</v>
+        <v>945</v>
       </c>
       <c r="F62">
-        <v>991</v>
+        <v>623</v>
       </c>
       <c r="G62"/>
       <c r="H62">
-        <v>951</v>
+        <v>555</v>
       </c>
       <c r="I62">
-        <v>355</v>
+        <v>923</v>
       </c>
       <c r="J62"/>
       <c r="K62">
-        <v>668</v>
+        <v>744</v>
       </c>
       <c r="L62">
-        <v>962</v>
+        <v>740</v>
       </c>
       <c r="M62">
-        <v>960</v>
+        <v>758</v>
       </c>
       <c r="N62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>39</v>
       </c>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63">
-        <v>945</v>
+        <v>303</v>
       </c>
       <c r="F63">
-        <v>623</v>
+        <v>21</v>
       </c>
       <c r="G63"/>
       <c r="H63">
-        <v>555</v>
+        <v>279</v>
       </c>
       <c r="I63">
-        <v>923</v>
+        <v>435</v>
       </c>
       <c r="J63"/>
       <c r="K63">
-        <v>744</v>
+        <v>110</v>
       </c>
       <c r="L63">
-        <v>740</v>
+        <v>322</v>
       </c>
       <c r="M63">
-        <v>758</v>
+        <v>327</v>
       </c>
       <c r="N63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="s">
         <v>164</v>
       </c>
       <c r="B64" t="s">
-        <v>39</v>
+        <v>165</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
-      <c r="E64">
-[...1 lines deleted...]
-      </c>
+      <c r="E64"/>
       <c r="F64">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="G64"/>
-      <c r="H64">
-[...5 lines deleted...]
-      <c r="J64"/>
+      <c r="H64"/>
+      <c r="I64"/>
+      <c r="J64">
+        <v>473</v>
+      </c>
       <c r="K64">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>498</v>
+      </c>
+      <c r="L64"/>
+      <c r="M64"/>
       <c r="N64" t="s">
-        <v>165</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" t="s">
         <v>166</v>
       </c>
       <c r="B65" t="s">
         <v>167</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65">
-        <v>84</v>
+        <v>376</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
-      <c r="I65"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I65">
+        <v>847</v>
+      </c>
+      <c r="J65"/>
       <c r="K65">
-        <v>498</v>
-[...2 lines deleted...]
-      <c r="M65"/>
+        <v>582</v>
+      </c>
+      <c r="L65">
+        <v>328</v>
+      </c>
+      <c r="M65">
+        <v>100</v>
+      </c>
       <c r="N65" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" t="s">
         <v>168</v>
       </c>
       <c r="B66" t="s">
-        <v>169</v>
+        <v>125</v>
       </c>
       <c r="C66"/>
       <c r="D66"/>
-      <c r="E66"/>
+      <c r="E66">
+        <v>340</v>
+      </c>
       <c r="F66">
-        <v>376</v>
+        <v>750</v>
       </c>
       <c r="G66"/>
-      <c r="H66"/>
+      <c r="H66">
+        <v>770</v>
+      </c>
       <c r="I66">
-        <v>847</v>
+        <v>150</v>
       </c>
       <c r="J66"/>
       <c r="K66">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="L66">
-        <v>328</v>
+        <v>735</v>
       </c>
       <c r="M66">
-        <v>100</v>
+        <v>627</v>
       </c>
       <c r="N66" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67" t="s">
         <v>170</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67"/>
+      <c r="C67">
+        <v>591</v>
+      </c>
       <c r="D67"/>
-      <c r="E67">
-[...1 lines deleted...]
-      </c>
+      <c r="E67"/>
       <c r="F67">
-        <v>750</v>
+        <v>132</v>
       </c>
       <c r="G67"/>
       <c r="H67">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="I67">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="J67"/>
       <c r="K67">
-        <v>591</v>
+        <v>76</v>
       </c>
       <c r="L67">
-        <v>735</v>
+        <v>384</v>
       </c>
       <c r="M67">
-        <v>627</v>
+        <v>450</v>
       </c>
       <c r="N67" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B68" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68">
-        <v>132</v>
+        <v>488</v>
       </c>
       <c r="G68"/>
-      <c r="H68">
-[...1 lines deleted...]
-      </c>
+      <c r="H68"/>
       <c r="I68">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="J68"/>
       <c r="K68">
-        <v>76</v>
+        <v>809</v>
       </c>
       <c r="L68">
-        <v>384</v>
+        <v>956</v>
       </c>
       <c r="M68">
-        <v>450</v>
+        <v>699</v>
       </c>
       <c r="N68" t="s">
-        <v>173</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" t="s">
         <v>174</v>
       </c>
       <c r="B69" t="s">
         <v>175</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69">
-        <v>488</v>
+        <v>732</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69">
-        <v>19</v>
+        <v>121</v>
       </c>
       <c r="J69"/>
       <c r="K69">
-        <v>809</v>
+        <v>828</v>
       </c>
       <c r="L69">
-        <v>956</v>
+        <v>595</v>
       </c>
       <c r="M69">
-        <v>699</v>
+        <v>252</v>
       </c>
       <c r="N69" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" t="s">
         <v>176</v>
       </c>
       <c r="B70" t="s">
         <v>177</v>
       </c>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70">
-        <v>732</v>
+        <v>462</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="J70"/>
       <c r="K70">
-        <v>828</v>
+        <v>395</v>
       </c>
       <c r="L70">
-        <v>595</v>
+        <v>23</v>
       </c>
       <c r="M70">
-        <v>252</v>
+        <v>722</v>
       </c>
       <c r="N70" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" t="s">
         <v>178</v>
       </c>
       <c r="B71" t="s">
         <v>179</v>
       </c>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71">
-        <v>462</v>
+        <v>201</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71">
-        <v>148</v>
+        <v>936</v>
       </c>
       <c r="J71"/>
       <c r="K71">
-        <v>395</v>
+        <v>531</v>
       </c>
       <c r="L71">
-        <v>23</v>
+        <v>940</v>
       </c>
       <c r="M71">
-        <v>722</v>
+        <v>532</v>
       </c>
       <c r="N71" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" t="s">
         <v>180</v>
       </c>
       <c r="B72" t="s">
         <v>181</v>
       </c>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72">
-        <v>201</v>
+        <v>968</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72">
-        <v>936</v>
+        <v>47</v>
       </c>
       <c r="J72"/>
       <c r="K72">
-        <v>531</v>
+        <v>287</v>
       </c>
       <c r="L72">
-        <v>940</v>
+        <v>569</v>
       </c>
       <c r="M72">
-        <v>532</v>
+        <v>125</v>
       </c>
       <c r="N72" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" t="s">
         <v>182</v>
       </c>
       <c r="B73" t="s">
         <v>183</v>
       </c>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73">
-        <v>968</v>
+        <v>744</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73">
-        <v>47</v>
+        <v>331</v>
       </c>
       <c r="J73"/>
       <c r="K73">
-        <v>287</v>
+        <v>874</v>
       </c>
       <c r="L73">
-        <v>569</v>
+        <v>342</v>
       </c>
       <c r="M73">
-        <v>125</v>
+        <v>149</v>
       </c>
       <c r="N73" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" t="s">
         <v>184</v>
       </c>
       <c r="B74" t="s">
         <v>185</v>
       </c>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74">
         <v>847</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74">
         <v>659</v>
       </c>
       <c r="J74"/>
       <c r="K74">
         <v>831</v>
       </c>
       <c r="L74">
@@ -4101,51 +4110,51 @@
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="s">
         <v>206</v>
       </c>
       <c r="B84" t="s">
         <v>207</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84">
         <v>452</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
       <c r="K84">
         <v>787</v>
       </c>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" t="s">
         <v>208</v>
       </c>
       <c r="B85" t="s">
         <v>209</v>
       </c>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85">
         <v>280</v>
       </c>
       <c r="G85"/>
       <c r="H85">
         <v>658</v>
       </c>
       <c r="I85">
         <v>548</v>
       </c>
       <c r="J85"/>
       <c r="K85">
         <v>248</v>
@@ -4231,51 +4240,51 @@
       <c r="B88" t="s">
         <v>215</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88">
         <v>222</v>
       </c>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88">
         <v>17</v>
       </c>
       <c r="J88"/>
       <c r="K88">
         <v>157</v>
       </c>
       <c r="L88">
         <v>811</v>
       </c>
       <c r="M88">
         <v>764</v>
       </c>
       <c r="N88" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" t="s">
         <v>216</v>
       </c>
       <c r="B89" t="s">
         <v>217</v>
       </c>
       <c r="C89">
         <v>934</v>
       </c>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89">
         <v>842</v>
       </c>
       <c r="G89"/>
       <c r="H89">
         <v>966</v>
       </c>
       <c r="I89">
         <v>322</v>
       </c>
       <c r="J89"/>
@@ -4301,51 +4310,51 @@
       </c>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90">
         <v>198</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90"/>
       <c r="K90">
         <v>905</v>
       </c>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" t="s">
         <v>221</v>
       </c>
       <c r="B91" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91">
         <v>647</v>
       </c>
       <c r="F91">
         <v>961</v>
       </c>
       <c r="G91"/>
       <c r="H91">
         <v>968</v>
       </c>
       <c r="I91">
         <v>387</v>
       </c>
       <c r="J91"/>
       <c r="K91">
         <v>903</v>
       </c>
       <c r="L91">
         <v>964</v>
       </c>
       <c r="M91">
         <v>991</v>
@@ -4407,1438 +4416,1474 @@
       <c r="J93"/>
       <c r="K93">
         <v>153</v>
       </c>
       <c r="L93">
         <v>509</v>
       </c>
       <c r="M93">
         <v>147</v>
       </c>
       <c r="N93" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" t="s">
         <v>227</v>
       </c>
       <c r="B94" t="s">
         <v>228</v>
       </c>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94">
-        <v>415</v>
+        <v>497</v>
       </c>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94">
-        <v>322</v>
+        <v>141</v>
       </c>
       <c r="J94"/>
       <c r="K94">
-        <v>616</v>
+        <v>205</v>
       </c>
       <c r="L94">
-        <v>340</v>
+        <v>317</v>
       </c>
       <c r="M94">
-        <v>383</v>
+        <v>295</v>
       </c>
       <c r="N94" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" t="s">
         <v>229</v>
       </c>
       <c r="B95" t="s">
         <v>230</v>
       </c>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95">
-        <v>497</v>
+        <v>388</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95">
-        <v>141</v>
+        <v>211</v>
       </c>
       <c r="J95"/>
       <c r="K95">
-        <v>205</v>
+        <v>914</v>
       </c>
       <c r="L95">
-        <v>317</v>
+        <v>510</v>
       </c>
       <c r="M95">
-        <v>295</v>
+        <v>422</v>
       </c>
       <c r="N95" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" t="s">
         <v>231</v>
       </c>
       <c r="B96" t="s">
         <v>232</v>
       </c>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96">
-        <v>388</v>
+        <v>593</v>
       </c>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96">
-        <v>211</v>
+        <v>728</v>
       </c>
       <c r="J96"/>
       <c r="K96">
-        <v>914</v>
+        <v>781</v>
       </c>
       <c r="L96">
-        <v>510</v>
+        <v>242</v>
       </c>
       <c r="M96">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="N96" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" t="s">
         <v>233</v>
       </c>
       <c r="B97" t="s">
         <v>234</v>
       </c>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97">
-        <v>593</v>
+        <v>755</v>
       </c>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97">
-        <v>728</v>
+        <v>465</v>
       </c>
       <c r="J97"/>
       <c r="K97">
-        <v>781</v>
+        <v>681</v>
       </c>
       <c r="L97">
-        <v>242</v>
+        <v>319</v>
       </c>
       <c r="M97">
-        <v>441</v>
+        <v>216</v>
       </c>
       <c r="N97" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" t="s">
         <v>235</v>
       </c>
       <c r="B98" t="s">
         <v>236</v>
       </c>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98">
-        <v>755</v>
+        <v>592</v>
       </c>
       <c r="G98"/>
       <c r="H98"/>
-      <c r="I98">
-[...2 lines deleted...]
-      <c r="J98"/>
+      <c r="I98"/>
+      <c r="J98">
+        <v>796</v>
+      </c>
       <c r="K98">
-        <v>681</v>
-[...6 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="L98"/>
+      <c r="M98"/>
       <c r="N98" t="s">
-        <v>64</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B99" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99">
-        <v>592</v>
+        <v>702</v>
       </c>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99"/>
-      <c r="J99">
-[...1 lines deleted...]
-      </c>
+      <c r="J99"/>
       <c r="K99">
-        <v>309</v>
+        <v>651</v>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99" t="s">
-        <v>239</v>
+        <v>61</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" t="s">
         <v>240</v>
       </c>
       <c r="B100" t="s">
         <v>241</v>
       </c>
       <c r="C100"/>
       <c r="D100"/>
-      <c r="E100"/>
+      <c r="E100">
+        <v>300</v>
+      </c>
       <c r="F100">
-        <v>702</v>
+        <v>291</v>
       </c>
       <c r="G100"/>
-      <c r="H100"/>
-      <c r="I100"/>
+      <c r="H100">
+        <v>58</v>
+      </c>
+      <c r="I100">
+        <v>365</v>
+      </c>
       <c r="J100"/>
       <c r="K100">
-        <v>651</v>
-[...2 lines deleted...]
-      <c r="M100"/>
+        <v>768</v>
+      </c>
+      <c r="L100">
+        <v>213</v>
+      </c>
+      <c r="M100">
+        <v>592</v>
+      </c>
       <c r="N100" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" t="s">
         <v>242</v>
       </c>
       <c r="B101" t="s">
         <v>243</v>
       </c>
       <c r="C101"/>
       <c r="D101"/>
-      <c r="E101">
-[...1 lines deleted...]
-      </c>
+      <c r="E101"/>
       <c r="F101">
-        <v>291</v>
+        <v>532</v>
       </c>
       <c r="G101"/>
-      <c r="H101">
-[...1 lines deleted...]
-      </c>
+      <c r="H101"/>
       <c r="I101">
-        <v>365</v>
+        <v>180</v>
       </c>
       <c r="J101"/>
       <c r="K101">
-        <v>768</v>
+        <v>613</v>
       </c>
       <c r="L101">
-        <v>213</v>
+        <v>423</v>
       </c>
       <c r="M101">
-        <v>592</v>
+        <v>794</v>
       </c>
       <c r="N101" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" t="s">
         <v>244</v>
       </c>
       <c r="B102" t="s">
         <v>245</v>
       </c>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102">
-        <v>532</v>
+        <v>133</v>
       </c>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102">
-        <v>180</v>
+        <v>252</v>
       </c>
       <c r="J102"/>
       <c r="K102">
-        <v>613</v>
+        <v>12</v>
       </c>
       <c r="L102">
-        <v>423</v>
+        <v>360</v>
       </c>
       <c r="M102">
-        <v>794</v>
+        <v>106</v>
       </c>
       <c r="N102" t="s">
-        <v>25</v>
+        <v>93</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" t="s">
         <v>246</v>
       </c>
       <c r="B103" t="s">
         <v>247</v>
       </c>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103">
-        <v>252</v>
+        <v>540</v>
       </c>
       <c r="J103"/>
       <c r="K103">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="L103">
-        <v>360</v>
+        <v>477</v>
       </c>
       <c r="M103">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="N103" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" t="s">
         <v>248</v>
       </c>
       <c r="B104" t="s">
-        <v>249</v>
+        <v>33</v>
       </c>
       <c r="C104"/>
       <c r="D104"/>
-      <c r="E104"/>
+      <c r="E104">
+        <v>37</v>
+      </c>
       <c r="F104">
-        <v>63</v>
+        <v>359</v>
       </c>
       <c r="G104"/>
-      <c r="H104"/>
+      <c r="H104">
+        <v>501</v>
+      </c>
       <c r="I104">
-        <v>540</v>
+        <v>68</v>
       </c>
       <c r="J104"/>
       <c r="K104">
-        <v>675</v>
+        <v>856</v>
       </c>
       <c r="L104">
-        <v>477</v>
+        <v>446</v>
       </c>
       <c r="M104">
-        <v>20</v>
+        <v>413</v>
       </c>
       <c r="N104" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" t="s">
+        <v>249</v>
+      </c>
+      <c r="B105" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C105"/>
       <c r="D105"/>
-      <c r="E105">
-[...1 lines deleted...]
-      </c>
+      <c r="E105"/>
       <c r="F105">
-        <v>359</v>
+        <v>100</v>
       </c>
       <c r="G105"/>
-      <c r="H105">
-[...1 lines deleted...]
-      </c>
+      <c r="H105"/>
       <c r="I105">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="J105"/>
       <c r="K105">
-        <v>856</v>
+        <v>422</v>
       </c>
       <c r="L105">
-        <v>446</v>
+        <v>412</v>
       </c>
       <c r="M105">
-        <v>413</v>
+        <v>145</v>
       </c>
       <c r="N105" t="s">
-        <v>25</v>
+        <v>93</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" t="s">
         <v>251</v>
       </c>
       <c r="B106" t="s">
         <v>252</v>
       </c>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106">
-        <v>100</v>
+        <v>594</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="J106"/>
       <c r="K106">
-        <v>422</v>
+        <v>834</v>
       </c>
       <c r="L106">
-        <v>412</v>
+        <v>231</v>
       </c>
       <c r="M106">
-        <v>145</v>
+        <v>455</v>
       </c>
       <c r="N106" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" t="s">
         <v>253</v>
       </c>
       <c r="B107" t="s">
         <v>254</v>
       </c>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107">
-        <v>594</v>
+        <v>26</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107">
-        <v>95</v>
+        <v>636</v>
       </c>
       <c r="J107"/>
       <c r="K107">
-        <v>834</v>
+        <v>202</v>
       </c>
       <c r="L107">
-        <v>231</v>
+        <v>271</v>
       </c>
       <c r="M107">
-        <v>455</v>
+        <v>100</v>
       </c>
       <c r="N107" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" t="s">
         <v>255</v>
       </c>
       <c r="B108" t="s">
         <v>256</v>
       </c>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
       <c r="F108">
-        <v>26</v>
+        <v>367</v>
       </c>
       <c r="G108"/>
-      <c r="H108"/>
+      <c r="H108">
+        <v>515</v>
+      </c>
       <c r="I108">
-        <v>636</v>
+        <v>90</v>
       </c>
       <c r="J108"/>
       <c r="K108">
-        <v>202</v>
+        <v>300</v>
       </c>
       <c r="L108">
-        <v>271</v>
+        <v>499</v>
       </c>
       <c r="M108">
-        <v>100</v>
+        <v>475</v>
       </c>
       <c r="N108" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" t="s">
         <v>257</v>
       </c>
       <c r="B109" t="s">
         <v>258</v>
       </c>
       <c r="C109"/>
       <c r="D109"/>
-      <c r="E109"/>
+      <c r="E109">
+        <v>73</v>
+      </c>
       <c r="F109">
-        <v>367</v>
+        <v>263</v>
       </c>
       <c r="G109"/>
       <c r="H109">
-        <v>515</v>
+        <v>166</v>
       </c>
       <c r="I109">
-        <v>90</v>
+        <v>289</v>
       </c>
       <c r="J109"/>
       <c r="K109">
-        <v>300</v>
+        <v>73</v>
       </c>
       <c r="L109">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="M109">
-        <v>475</v>
+        <v>215</v>
       </c>
       <c r="N109" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" t="s">
         <v>259</v>
       </c>
       <c r="B110" t="s">
         <v>260</v>
       </c>
       <c r="C110"/>
       <c r="D110"/>
-      <c r="E110">
-[...1 lines deleted...]
-      </c>
+      <c r="E110"/>
       <c r="F110">
-        <v>263</v>
+        <v>640</v>
       </c>
       <c r="G110"/>
-      <c r="H110">
-[...1 lines deleted...]
-      </c>
+      <c r="H110"/>
       <c r="I110">
-        <v>289</v>
+        <v>548</v>
       </c>
       <c r="J110"/>
       <c r="K110">
-        <v>73</v>
+        <v>436</v>
       </c>
       <c r="L110">
-        <v>561</v>
+        <v>915</v>
       </c>
       <c r="M110">
-        <v>215</v>
+        <v>594</v>
       </c>
       <c r="N110" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" t="s">
         <v>261</v>
       </c>
       <c r="B111" t="s">
         <v>262</v>
       </c>
       <c r="C111"/>
       <c r="D111"/>
       <c r="E111"/>
       <c r="F111">
-        <v>640</v>
+        <v>197</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111">
-        <v>548</v>
+        <v>584</v>
       </c>
       <c r="J111"/>
       <c r="K111">
-        <v>436</v>
+        <v>68</v>
       </c>
       <c r="L111">
-        <v>915</v>
+        <v>126</v>
       </c>
       <c r="M111">
-        <v>594</v>
+        <v>271</v>
       </c>
       <c r="N111" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" t="s">
         <v>263</v>
       </c>
       <c r="B112" t="s">
         <v>264</v>
       </c>
       <c r="C112"/>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112">
         <v>995</v>
       </c>
       <c r="G112"/>
       <c r="H112">
         <v>957</v>
       </c>
       <c r="I112">
         <v>588</v>
       </c>
       <c r="J112"/>
       <c r="K112">
         <v>985</v>
       </c>
       <c r="L112">
         <v>938</v>
       </c>
       <c r="M112">
         <v>990</v>
       </c>
       <c r="N112" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" t="s">
         <v>265</v>
       </c>
       <c r="B113" t="s">
         <v>266</v>
       </c>
-      <c r="C113"/>
+      <c r="C113">
+        <v>487</v>
+      </c>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113">
-        <v>988</v>
+        <v>502</v>
       </c>
       <c r="G113"/>
-      <c r="H113"/>
+      <c r="H113">
+        <v>851</v>
+      </c>
       <c r="I113">
-        <v>246</v>
+        <v>291</v>
       </c>
       <c r="J113"/>
       <c r="K113">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="L113">
-        <v>731</v>
+        <v>542</v>
       </c>
       <c r="M113">
-        <v>181</v>
+        <v>535</v>
       </c>
       <c r="N113" t="s">
-        <v>61</v>
+        <v>267</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B114" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C114"/>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114">
-        <v>684</v>
+        <v>988</v>
       </c>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114">
-        <v>979</v>
+        <v>246</v>
       </c>
       <c r="J114"/>
       <c r="K114">
-        <v>735</v>
+        <v>152</v>
       </c>
       <c r="L114">
-        <v>340</v>
+        <v>731</v>
       </c>
       <c r="M114">
-        <v>980</v>
+        <v>181</v>
       </c>
       <c r="N114" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B115" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C115"/>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115">
-        <v>304</v>
+        <v>684</v>
       </c>
       <c r="G115"/>
       <c r="H115"/>
       <c r="I115">
-        <v>947</v>
+        <v>979</v>
       </c>
       <c r="J115"/>
       <c r="K115">
-        <v>37</v>
+        <v>735</v>
       </c>
       <c r="L115">
-        <v>779</v>
+        <v>340</v>
       </c>
       <c r="M115">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="N115" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B116" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C116"/>
       <c r="D116"/>
       <c r="E116"/>
       <c r="F116">
-        <v>53</v>
+        <v>304</v>
       </c>
       <c r="G116"/>
       <c r="H116"/>
       <c r="I116">
-        <v>108</v>
+        <v>947</v>
       </c>
       <c r="J116"/>
       <c r="K116">
-        <v>850</v>
+        <v>37</v>
       </c>
       <c r="L116">
-        <v>272</v>
+        <v>779</v>
       </c>
       <c r="M116">
-        <v>15</v>
+        <v>981</v>
       </c>
       <c r="N116" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B117" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C117"/>
       <c r="D117"/>
       <c r="E117"/>
       <c r="F117">
-        <v>385</v>
+        <v>53</v>
       </c>
       <c r="G117"/>
       <c r="H117"/>
       <c r="I117">
-        <v>335</v>
+        <v>108</v>
       </c>
       <c r="J117"/>
       <c r="K117">
-        <v>260</v>
+        <v>850</v>
       </c>
       <c r="L117">
-        <v>369</v>
+        <v>272</v>
       </c>
       <c r="M117">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="N117" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B118" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C118"/>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118">
-        <v>205</v>
+        <v>385</v>
       </c>
       <c r="G118"/>
       <c r="H118"/>
       <c r="I118">
-        <v>857</v>
+        <v>335</v>
       </c>
       <c r="J118"/>
       <c r="K118">
-        <v>156</v>
+        <v>260</v>
       </c>
       <c r="L118">
-        <v>32</v>
+        <v>369</v>
       </c>
       <c r="M118">
-        <v>345</v>
+        <v>189</v>
       </c>
       <c r="N118" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B119" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C119"/>
       <c r="D119"/>
       <c r="E119"/>
       <c r="F119">
-        <v>325</v>
+        <v>205</v>
       </c>
       <c r="G119"/>
       <c r="H119"/>
       <c r="I119">
-        <v>424</v>
+        <v>857</v>
       </c>
       <c r="J119"/>
       <c r="K119">
-        <v>751</v>
+        <v>156</v>
       </c>
       <c r="L119">
-        <v>367</v>
+        <v>32</v>
       </c>
       <c r="M119">
-        <v>116</v>
+        <v>345</v>
       </c>
       <c r="N119" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B120" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120">
-        <v>447</v>
+        <v>325</v>
       </c>
       <c r="G120"/>
-      <c r="H120">
-[...1 lines deleted...]
-      </c>
+      <c r="H120"/>
       <c r="I120">
-        <v>635</v>
+        <v>424</v>
       </c>
       <c r="J120"/>
       <c r="K120">
-        <v>506</v>
+        <v>751</v>
       </c>
       <c r="L120">
-        <v>388</v>
+        <v>367</v>
       </c>
       <c r="M120">
-        <v>724</v>
+        <v>116</v>
       </c>
       <c r="N120" t="s">
-        <v>281</v>
+        <v>72</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" t="s">
         <v>282</v>
       </c>
       <c r="B121" t="s">
-        <v>159</v>
+        <v>283</v>
       </c>
       <c r="C121"/>
       <c r="D121"/>
-      <c r="E121">
-[...1 lines deleted...]
-      </c>
+      <c r="E121"/>
       <c r="F121">
-        <v>971</v>
+        <v>447</v>
       </c>
       <c r="G121"/>
       <c r="H121">
-        <v>974</v>
+        <v>703</v>
       </c>
       <c r="I121">
-        <v>350</v>
+        <v>635</v>
       </c>
       <c r="J121"/>
       <c r="K121">
-        <v>133</v>
+        <v>506</v>
       </c>
       <c r="L121">
-        <v>961</v>
+        <v>388</v>
       </c>
       <c r="M121">
-        <v>957</v>
+        <v>724</v>
       </c>
       <c r="N121" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B122" t="s">
-        <v>285</v>
+        <v>157</v>
       </c>
       <c r="C122"/>
       <c r="D122"/>
-      <c r="E122"/>
+      <c r="E122">
+        <v>577</v>
+      </c>
       <c r="F122">
-        <v>813</v>
+        <v>971</v>
       </c>
       <c r="G122"/>
       <c r="H122">
-        <v>858</v>
+        <v>974</v>
       </c>
       <c r="I122">
-        <v>472</v>
+        <v>350</v>
       </c>
       <c r="J122"/>
       <c r="K122">
-        <v>774</v>
+        <v>133</v>
       </c>
       <c r="L122">
-        <v>890</v>
+        <v>961</v>
       </c>
       <c r="M122">
-        <v>856</v>
+        <v>957</v>
       </c>
       <c r="N122" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="123" spans="1:14">
       <c r="A123" t="s">
         <v>287</v>
       </c>
       <c r="B123" t="s">
         <v>288</v>
       </c>
       <c r="C123"/>
       <c r="D123"/>
       <c r="E123"/>
       <c r="F123">
-        <v>261</v>
+        <v>813</v>
       </c>
       <c r="G123"/>
-      <c r="H123"/>
+      <c r="H123">
+        <v>858</v>
+      </c>
       <c r="I123">
-        <v>126</v>
+        <v>472</v>
       </c>
       <c r="J123"/>
       <c r="K123">
-        <v>922</v>
+        <v>774</v>
       </c>
       <c r="L123">
-        <v>170</v>
+        <v>890</v>
       </c>
       <c r="M123">
-        <v>541</v>
+        <v>856</v>
       </c>
       <c r="N123" t="s">
-        <v>28</v>
+        <v>289</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B124" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C124"/>
       <c r="D124"/>
       <c r="E124"/>
       <c r="F124">
-        <v>497</v>
+        <v>261</v>
       </c>
       <c r="G124"/>
       <c r="H124"/>
-      <c r="I124"/>
+      <c r="I124">
+        <v>126</v>
+      </c>
       <c r="J124"/>
       <c r="K124">
-        <v>720</v>
-[...2 lines deleted...]
-      <c r="M124"/>
+        <v>922</v>
+      </c>
+      <c r="L124">
+        <v>170</v>
+      </c>
+      <c r="M124">
+        <v>541</v>
+      </c>
       <c r="N124" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:14">
       <c r="A125" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B125" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C125"/>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125">
-        <v>76</v>
+        <v>497</v>
       </c>
       <c r="G125"/>
       <c r="H125"/>
-      <c r="I125">
-[...1 lines deleted...]
-      </c>
+      <c r="I125"/>
       <c r="J125"/>
       <c r="K125">
-        <v>157</v>
-[...6 lines deleted...]
-      </c>
+        <v>720</v>
+      </c>
+      <c r="L125"/>
+      <c r="M125"/>
       <c r="N125" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B126" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C126"/>
       <c r="D126"/>
       <c r="E126"/>
       <c r="F126">
-        <v>526</v>
+        <v>76</v>
       </c>
       <c r="G126"/>
       <c r="H126"/>
       <c r="I126">
-        <v>974</v>
+        <v>109</v>
       </c>
       <c r="J126"/>
       <c r="K126">
-        <v>285</v>
+        <v>157</v>
       </c>
       <c r="L126">
-        <v>389</v>
+        <v>828</v>
       </c>
       <c r="M126">
-        <v>544</v>
+        <v>562</v>
       </c>
       <c r="N126" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B127" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C127"/>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127">
-        <v>450</v>
+        <v>526</v>
       </c>
       <c r="G127"/>
       <c r="H127"/>
       <c r="I127">
-        <v>91</v>
+        <v>974</v>
       </c>
       <c r="J127"/>
       <c r="K127">
-        <v>148</v>
+        <v>285</v>
       </c>
       <c r="L127">
-        <v>829</v>
+        <v>389</v>
       </c>
       <c r="M127">
-        <v>58</v>
+        <v>544</v>
       </c>
       <c r="N127" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B128" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C128"/>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128">
-        <v>100</v>
+        <v>450</v>
       </c>
       <c r="G128"/>
-      <c r="H128">
-[...1 lines deleted...]
-      </c>
+      <c r="H128"/>
       <c r="I128">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="J128"/>
       <c r="K128">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="L128">
-        <v>158</v>
+        <v>829</v>
       </c>
       <c r="M128">
-        <v>284</v>
+        <v>58</v>
       </c>
       <c r="N128" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B129" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C129"/>
       <c r="D129"/>
-      <c r="E129">
-[...1 lines deleted...]
-      </c>
+      <c r="E129"/>
       <c r="F129">
-        <v>983</v>
+        <v>100</v>
       </c>
       <c r="G129"/>
       <c r="H129">
-        <v>975</v>
+        <v>553</v>
       </c>
       <c r="I129">
-        <v>543</v>
+        <v>456</v>
       </c>
       <c r="J129"/>
       <c r="K129">
-        <v>872</v>
+        <v>181</v>
       </c>
       <c r="L129">
-        <v>968</v>
+        <v>158</v>
       </c>
       <c r="M129">
-        <v>937</v>
+        <v>284</v>
       </c>
       <c r="N129" t="s">
-        <v>301</v>
+        <v>153</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" t="s">
         <v>302</v>
       </c>
       <c r="B130" t="s">
         <v>303</v>
       </c>
       <c r="C130"/>
       <c r="D130"/>
-      <c r="E130"/>
+      <c r="E130">
+        <v>446</v>
+      </c>
       <c r="F130">
-        <v>418</v>
+        <v>983</v>
       </c>
       <c r="G130"/>
-      <c r="H130"/>
+      <c r="H130">
+        <v>975</v>
+      </c>
       <c r="I130">
-        <v>953</v>
+        <v>543</v>
       </c>
       <c r="J130"/>
       <c r="K130">
-        <v>79</v>
+        <v>872</v>
       </c>
       <c r="L130">
-        <v>140</v>
+        <v>968</v>
       </c>
       <c r="M130">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="N130" t="s">
-        <v>64</v>
+        <v>304</v>
       </c>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B131" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C131"/>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131">
-        <v>195</v>
+        <v>418</v>
       </c>
       <c r="G131"/>
       <c r="H131"/>
       <c r="I131">
-        <v>370</v>
+        <v>953</v>
       </c>
       <c r="J131"/>
       <c r="K131">
-        <v>449</v>
+        <v>79</v>
       </c>
       <c r="L131">
-        <v>287</v>
+        <v>140</v>
       </c>
       <c r="M131">
-        <v>718</v>
+        <v>904</v>
       </c>
       <c r="N131" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B132" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C132"/>
       <c r="D132"/>
-      <c r="E132">
-[...1 lines deleted...]
-      </c>
+      <c r="E132"/>
       <c r="F132">
-        <v>876</v>
+        <v>195</v>
       </c>
       <c r="G132"/>
-      <c r="H132">
-[...1 lines deleted...]
-      </c>
+      <c r="H132"/>
       <c r="I132">
-        <v>329</v>
+        <v>370</v>
       </c>
       <c r="J132"/>
       <c r="K132">
-        <v>744</v>
+        <v>449</v>
       </c>
       <c r="L132">
-        <v>889</v>
+        <v>287</v>
       </c>
       <c r="M132">
-        <v>817</v>
+        <v>718</v>
       </c>
       <c r="N132" t="s">
-        <v>308</v>
+        <v>72</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" t="s">
         <v>309</v>
       </c>
       <c r="B133" t="s">
-        <v>33</v>
+        <v>310</v>
       </c>
       <c r="C133"/>
       <c r="D133"/>
       <c r="E133">
-        <v>63</v>
+        <v>537</v>
       </c>
       <c r="F133">
-        <v>372</v>
+        <v>876</v>
       </c>
       <c r="G133"/>
       <c r="H133">
-        <v>566</v>
+        <v>885</v>
       </c>
       <c r="I133">
-        <v>79</v>
+        <v>329</v>
       </c>
       <c r="J133"/>
       <c r="K133">
-        <v>806</v>
+        <v>744</v>
       </c>
       <c r="L133">
-        <v>403</v>
+        <v>889</v>
       </c>
       <c r="M133">
-        <v>480</v>
+        <v>817</v>
       </c>
       <c r="N133" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="134" spans="1:14">
       <c r="A134" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B134" t="s">
-        <v>312</v>
+        <v>33</v>
       </c>
       <c r="C134"/>
       <c r="D134"/>
-      <c r="E134"/>
+      <c r="E134">
+        <v>63</v>
+      </c>
       <c r="F134">
-        <v>77</v>
+        <v>372</v>
       </c>
       <c r="G134"/>
-      <c r="H134"/>
+      <c r="H134">
+        <v>566</v>
+      </c>
       <c r="I134">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="J134"/>
       <c r="K134">
-        <v>53</v>
+        <v>806</v>
       </c>
       <c r="L134">
-        <v>287</v>
+        <v>403</v>
       </c>
       <c r="M134">
-        <v>297</v>
+        <v>480</v>
       </c>
       <c r="N134" t="s">
-        <v>25</v>
+        <v>313</v>
       </c>
     </row>
     <row r="135" spans="1:14">
       <c r="A135" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B135" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C135"/>
       <c r="D135"/>
-      <c r="E135">
-[...1 lines deleted...]
-      </c>
+      <c r="E135"/>
       <c r="F135">
-        <v>796</v>
+        <v>77</v>
       </c>
       <c r="G135"/>
-      <c r="H135">
-[...1 lines deleted...]
-      </c>
+      <c r="H135"/>
       <c r="I135">
-        <v>252</v>
+        <v>70</v>
       </c>
       <c r="J135"/>
       <c r="K135">
-        <v>332</v>
+        <v>53</v>
       </c>
       <c r="L135">
-        <v>810</v>
+        <v>287</v>
       </c>
       <c r="M135">
-        <v>756</v>
+        <v>297</v>
       </c>
       <c r="N135" t="s">
-        <v>315</v>
+        <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="s">
         <v>316</v>
       </c>
       <c r="B136" t="s">
         <v>317</v>
       </c>
       <c r="C136"/>
       <c r="D136"/>
-      <c r="E136"/>
+      <c r="E136">
+        <v>412</v>
+      </c>
       <c r="F136">
-        <v>601</v>
+        <v>796</v>
       </c>
       <c r="G136"/>
-      <c r="H136"/>
+      <c r="H136">
+        <v>842</v>
+      </c>
       <c r="I136">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="J136"/>
       <c r="K136">
+        <v>332</v>
+      </c>
+      <c r="L136">
+        <v>810</v>
+      </c>
+      <c r="M136">
+        <v>756</v>
+      </c>
+      <c r="N136" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14">
+      <c r="A137" t="s">
+        <v>319</v>
+      </c>
+      <c r="B137" t="s">
+        <v>320</v>
+      </c>
+      <c r="C137"/>
+      <c r="D137"/>
+      <c r="E137"/>
+      <c r="F137">
+        <v>601</v>
+      </c>
+      <c r="G137"/>
+      <c r="H137"/>
+      <c r="I137">
+        <v>262</v>
+      </c>
+      <c r="J137"/>
+      <c r="K137">
         <v>886</v>
       </c>
-      <c r="L136">
+      <c r="L137">
         <v>586</v>
       </c>
-      <c r="M136">
+      <c r="M137">
         <v>408</v>
       </c>
-      <c r="N136" t="s">
+      <c r="N137" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:N1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -5852,31 +5897,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 11/06/2026 20:40:08</dc:description>
+  <dc:description>Extraction en date du 11/07/2026 02:46:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>