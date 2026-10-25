--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -14,3227 +14,3260 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RESSOURCES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RESSOURCES'!$A$1:$N$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1059">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1070">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>DR</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>OQ</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>UT</t>
   </si>
   <si>
     <t>Planète</t>
   </si>
   <si>
-    <t>Aciian</t>
-[...8 lines deleted...]
-    <t>Acroe</t>
+    <t>Abroesti</t>
+  </si>
+  <si>
+    <t>Nabooian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>naboo</t>
+  </si>
+  <si>
+    <t>Acitza</t>
+  </si>
+  <si>
+    <t>Dathomirian Avian Meat</t>
+  </si>
+  <si>
+    <t>dathomir</t>
+  </si>
+  <si>
+    <t>Ahoate</t>
+  </si>
+  <si>
+    <t>Desh Copper</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, kaas, lok, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Anadi</t>
+  </si>
+  <si>
+    <t>Kaassian Animal Bones</t>
+  </si>
+  <si>
+    <t>kaas</t>
+  </si>
+  <si>
+    <t>Aocyfoian</t>
+  </si>
+  <si>
+    <t>Plexite Amorphous Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, lok, naboo, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Apijaism</t>
+  </si>
+  <si>
+    <t>Polymer</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, naboo, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Arhechto</t>
+  </si>
+  <si>
+    <t>Kaassian Water Vapor</t>
+  </si>
+  <si>
+    <t>Asnie</t>
+  </si>
+  <si>
+    <t>Nabooian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Asu</t>
+  </si>
+  <si>
+    <t>Kaassian Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Avamo</t>
+  </si>
+  <si>
+    <t>Tatooinian Fruit</t>
+  </si>
+  <si>
+    <t>tatooine</t>
+  </si>
+  <si>
+    <t>Avema</t>
+  </si>
+  <si>
+    <t>Talusian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>talus</t>
+  </si>
+  <si>
+    <t>Baesti</t>
+  </si>
+  <si>
+    <t>Tatooinian Avian Bones</t>
+  </si>
+  <si>
+    <t>Baovi</t>
+  </si>
+  <si>
+    <t>Lokian Fish Meat</t>
+  </si>
+  <si>
+    <t>lok</t>
+  </si>
+  <si>
+    <t>Beatetoo</t>
+  </si>
+  <si>
+    <t>Lokian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Begiyu</t>
+  </si>
+  <si>
+    <t>Dantooine Scaley Hide</t>
+  </si>
+  <si>
+    <t>dantooine</t>
+  </si>
+  <si>
+    <t>Beoca</t>
+  </si>
+  <si>
+    <t>Rori Deciduous Wood</t>
+  </si>
+  <si>
+    <t>rori</t>
+  </si>
+  <si>
+    <t>Beone</t>
+  </si>
+  <si>
+    <t>Rori Avian Bones</t>
+  </si>
+  <si>
+    <t>Beoreenau</t>
+  </si>
+  <si>
+    <t>Endorian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>endor</t>
+  </si>
+  <si>
+    <t>Beureic</t>
+  </si>
+  <si>
+    <t>Bal'ta'ran Crystal Amorphous Gemstone</t>
+  </si>
+  <si>
+    <t>endor, kaas, lok, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Bewocia</t>
+  </si>
+  <si>
+    <t>Talusian Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Biedi</t>
+  </si>
+  <si>
+    <t>Rori Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Bipega</t>
+  </si>
+  <si>
+    <t>Rori Berry Fruit</t>
+  </si>
+  <si>
+    <t>Bivee</t>
+  </si>
+  <si>
+    <t>Rori Scaley Hide</t>
+  </si>
+  <si>
+    <t>Bixie</t>
+  </si>
+  <si>
+    <t>Dathomirian Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Bomie</t>
+  </si>
+  <si>
+    <t>Tatooinian Wild Rice</t>
+  </si>
+  <si>
+    <t>Bonti</t>
+  </si>
+  <si>
+    <t>Endorian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Bopyathau</t>
+  </si>
+  <si>
+    <t>Lokian Insect Meat</t>
+  </si>
+  <si>
+    <t>Borpona</t>
+  </si>
+  <si>
+    <t>Kaassian Avian Meat</t>
+  </si>
+  <si>
+    <t>Brace</t>
+  </si>
+  <si>
+    <t>Rori Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Brafaicei</t>
+  </si>
+  <si>
+    <t>Lokian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Brarheogo</t>
+  </si>
+  <si>
+    <t>Rori Wild Milk</t>
+  </si>
+  <si>
+    <t>Brewhouro</t>
+  </si>
+  <si>
+    <t>Corellian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>corellia</t>
+  </si>
+  <si>
+    <t>Budoqo</t>
+  </si>
+  <si>
+    <t>Corellian Fruit</t>
+  </si>
+  <si>
+    <t>Byithmi</t>
+  </si>
+  <si>
+    <t>Tatooinian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Cacelai</t>
+  </si>
+  <si>
+    <t>Kaassian Wild Rice</t>
+  </si>
+  <si>
+    <t>Caivoe</t>
+  </si>
+  <si>
+    <t>Tatooinian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Cavvethmie</t>
+  </si>
+  <si>
+    <t>Yavinian Scaley Hide</t>
+  </si>
+  <si>
+    <t>yavin4</t>
+  </si>
+  <si>
+    <t>Caweu</t>
+  </si>
+  <si>
+    <t>Nabooian Fish Meat</t>
+  </si>
+  <si>
+    <t>Ceakai</t>
+  </si>
+  <si>
+    <t>Nabooian Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Cefolo</t>
+  </si>
+  <si>
+    <t>Lokian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Cehoblei</t>
+  </si>
+  <si>
+    <t>Tatooinian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Cekici</t>
+  </si>
+  <si>
+    <t>Corellian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Cenooate</t>
+  </si>
+  <si>
+    <t>Kammris Iron</t>
+  </si>
+  <si>
+    <t>endor, rori</t>
+  </si>
+  <si>
+    <t>Ceohielpa</t>
+  </si>
+  <si>
+    <t>Tatooinian Horn</t>
+  </si>
+  <si>
+    <t>Chaspe</t>
+  </si>
+  <si>
+    <t>Kaassian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Choswa</t>
+  </si>
+  <si>
+    <t>Dathomirian Wild Corn</t>
+  </si>
+  <si>
+    <t>Chovoake</t>
+  </si>
+  <si>
+    <t>Yavinian Avian Bones</t>
+  </si>
+  <si>
+    <t>Chrapoo</t>
+  </si>
+  <si>
+    <t>Yavinian Wild Rice</t>
+  </si>
+  <si>
+    <t>Chroca</t>
+  </si>
+  <si>
+    <t>Talusian Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Chrokea</t>
+  </si>
+  <si>
+    <t>Dathomirian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Cibie</t>
+  </si>
+  <si>
+    <t>Kaassian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Cibri</t>
+  </si>
+  <si>
+    <t>Kaassian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Ciwiwesis</t>
+  </si>
+  <si>
+    <t>High Grade Polymetric Radioactive</t>
+  </si>
+  <si>
+    <t>Ckegi</t>
+  </si>
+  <si>
+    <t>Kaassian Fruit</t>
+  </si>
+  <si>
+    <t>Cofai</t>
+  </si>
+  <si>
+    <t>Kaassian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Coimia</t>
+  </si>
+  <si>
+    <t>Yavinian Avian Meat</t>
+  </si>
+  <si>
+    <t>Ctawho</t>
+  </si>
+  <si>
+    <t>Nabooian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Dagne</t>
+  </si>
+  <si>
+    <t>Corellian Animal Bones</t>
+  </si>
+  <si>
+    <t>Daisee</t>
+  </si>
+  <si>
+    <t>Kaassian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Debeime</t>
+  </si>
+  <si>
+    <t>Lokian Animal Bones</t>
+  </si>
+  <si>
+    <t>Dehiatie</t>
+  </si>
+  <si>
+    <t>Byrothsis Crystalline Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, lok, naboo, rori, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Depre</t>
+  </si>
+  <si>
+    <t>Rori Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Desoic</t>
+  </si>
+  <si>
+    <t>Titanium Aluminum</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, lok, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Deufoisa</t>
+  </si>
+  <si>
+    <t>Endorian Egg Meat</t>
+  </si>
+  <si>
+    <t>Dhepoa</t>
+  </si>
+  <si>
+    <t>Dathomirian Fiberplast</t>
+  </si>
+  <si>
+    <t>Dideia</t>
+  </si>
+  <si>
+    <t>Nabooian Horn</t>
+  </si>
+  <si>
+    <t>Dirchoa</t>
+  </si>
+  <si>
+    <t>Dantooine Flower Fruit</t>
+  </si>
+  <si>
+    <t>Disheva</t>
+  </si>
+  <si>
+    <t>Yavinian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Ditheeke</t>
+  </si>
+  <si>
+    <t>Dathomirian Wild Rice</t>
+  </si>
+  <si>
+    <t>Diweega</t>
+  </si>
+  <si>
+    <t>Rori Water Vapor</t>
+  </si>
+  <si>
+    <t>Dixo</t>
+  </si>
+  <si>
+    <t>Tatooinian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Dlamewhi</t>
+  </si>
+  <si>
+    <t>Nabooian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Dlesripo</t>
+  </si>
+  <si>
+    <t>Dantooine Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Dlisrawri</t>
+  </si>
+  <si>
+    <t>Kaassian Wild Milk</t>
+  </si>
+  <si>
+    <t>Dookova</t>
+  </si>
+  <si>
+    <t>Kaassian Horn</t>
+  </si>
+  <si>
+    <t>Dopotta</t>
+  </si>
+  <si>
+    <t>Tatooinian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Dotaism</t>
+  </si>
+  <si>
+    <t>Axidite Iron</t>
+  </si>
+  <si>
+    <t>Dovee</t>
+  </si>
+  <si>
+    <t>Talusian Water Vapor</t>
+  </si>
+  <si>
+    <t>Dowami</t>
+  </si>
+  <si>
+    <t>Tatooinian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Drauca</t>
+  </si>
+  <si>
+    <t>Corellian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Drenosro</t>
+  </si>
+  <si>
+    <t>Class 7 Liquid Petro Fuel</t>
+  </si>
+  <si>
+    <t>naboo, rori, talus</t>
+  </si>
+  <si>
+    <t>Dreochi</t>
+  </si>
+  <si>
+    <t>Endorian Wild Meat</t>
+  </si>
+  <si>
+    <t>Droowa</t>
+  </si>
+  <si>
+    <t>Nabooian Wild Corn</t>
+  </si>
+  <si>
+    <t>Droski</t>
+  </si>
+  <si>
+    <t>Talusian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Duhepa</t>
+  </si>
+  <si>
+    <t>Dantooine Conifer Wood</t>
+  </si>
+  <si>
+    <t>Eapalo</t>
+  </si>
+  <si>
+    <t>Yavinian Egg Meat</t>
+  </si>
+  <si>
+    <t>Earca</t>
+  </si>
+  <si>
+    <t>Dantooine Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Echeveian</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, kaas, lok, rori, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Ecoga</t>
+  </si>
+  <si>
+    <t>Rori Leathery Hide</t>
+  </si>
+  <si>
+    <t>Eeshe</t>
+  </si>
+  <si>
+    <t>Dathomirian Wild Milk</t>
+  </si>
+  <si>
+    <t>Efahe</t>
+  </si>
+  <si>
+    <t>Talusian Horn</t>
+  </si>
+  <si>
+    <t>Egliwrai</t>
+  </si>
+  <si>
+    <t>Lokian Wild Milk</t>
+  </si>
+  <si>
+    <t>Eheiaide</t>
+  </si>
+  <si>
+    <t>Agrinium Aluminum</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, lok, rori, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Ehoium</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, lok, rori, yavin4</t>
+  </si>
+  <si>
+    <t>Eiacire</t>
+  </si>
+  <si>
+    <t>Corellian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Eiraodoe</t>
+  </si>
+  <si>
+    <t>Rori Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Eirchto</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Enasa</t>
+  </si>
+  <si>
+    <t>Corellian Insect Meat</t>
+  </si>
+  <si>
+    <t>Eoveloe</t>
+  </si>
+  <si>
+    <t>Corellian Fiberplast</t>
+  </si>
+  <si>
+    <t>Epowie</t>
+  </si>
+  <si>
+    <t>Yavinian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Eubee</t>
+  </si>
+  <si>
+    <t>Dantooine Water Vapor</t>
+  </si>
+  <si>
+    <t>Euwaba</t>
+  </si>
+  <si>
+    <t>Nabooian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Evargi</t>
+  </si>
+  <si>
+    <t>Dathomirian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Evelo</t>
+  </si>
+  <si>
+    <t>Dathomirian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Ezia</t>
+  </si>
+  <si>
+    <t>Talusian Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Faceris</t>
+  </si>
+  <si>
+    <t>Codoan Copper</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, lok, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Fahioni</t>
+  </si>
+  <si>
+    <t>Rori Fruit</t>
+  </si>
+  <si>
+    <t>Falau</t>
+  </si>
+  <si>
+    <t>Nabooian Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Falette</t>
+  </si>
+  <si>
+    <t>Kaassian Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Farotea</t>
+  </si>
+  <si>
+    <t>Nabooian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Fatavi</t>
+  </si>
+  <si>
+    <t>Endorian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Faudea</t>
+  </si>
+  <si>
+    <t>Tatooinian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Febri</t>
+  </si>
+  <si>
+    <t>Talusian Fiberplast</t>
+  </si>
+  <si>
+    <t>Feidoate</t>
+  </si>
+  <si>
+    <t>Class 1 Liquid Petro Fuel</t>
+  </si>
+  <si>
+    <t>Feufiiam</t>
+  </si>
+  <si>
+    <t>Dolovite Iron</t>
+  </si>
+  <si>
+    <t>kaas, lok, talus</t>
+  </si>
+  <si>
+    <t>Fezo</t>
+  </si>
+  <si>
+    <t>Dantooine Fiberplast</t>
+  </si>
+  <si>
+    <t>Fiemai</t>
+  </si>
+  <si>
+    <t>Kaassian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Fifode</t>
+  </si>
+  <si>
+    <t>Lokian Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Fioge</t>
+  </si>
+  <si>
+    <t>Corellian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Flona</t>
+  </si>
+  <si>
+    <t>Nabooian Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Foakawa</t>
+  </si>
+  <si>
+    <t>Tatooinian Fish Meat</t>
+  </si>
+  <si>
+    <t>Fogle</t>
+  </si>
+  <si>
+    <t>Dantooine Egg Meat</t>
+  </si>
+  <si>
+    <t>Fosafi</t>
+  </si>
+  <si>
+    <t>Lokian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Fosiadri</t>
+  </si>
+  <si>
+    <t>Dantooine Wild Wheat</t>
+  </si>
+  <si>
+    <t>Foumamee</t>
+  </si>
+  <si>
+    <t>Corellian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Fyitte</t>
+  </si>
+  <si>
+    <t>Endorian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Gadoe</t>
+  </si>
+  <si>
+    <t>Dathomirian Fruit</t>
+  </si>
+  <si>
+    <t>Gasedi</t>
+  </si>
+  <si>
+    <t>Fermionic Siliclastic Ore</t>
+  </si>
+  <si>
+    <t>Gerimi</t>
+  </si>
+  <si>
+    <t>Endorian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Geschla</t>
+  </si>
+  <si>
+    <t>Corellian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Gesko</t>
+  </si>
+  <si>
+    <t>Dathomirian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Geuba</t>
+  </si>
+  <si>
+    <t>Nabooian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Gevaba</t>
+  </si>
+  <si>
+    <t>Dantooine Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Ggamme</t>
+  </si>
+  <si>
+    <t>Talusian Wild Rice</t>
+  </si>
+  <si>
+    <t>Ghoyawe</t>
+  </si>
+  <si>
+    <t>Yavinian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Ghtothae</t>
+  </si>
+  <si>
+    <t>Corellian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Giceeso</t>
+  </si>
+  <si>
+    <t>Endorian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Gigrosre</t>
+  </si>
+  <si>
+    <t>Nabooian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Gikoce</t>
+  </si>
+  <si>
+    <t>Dantooine Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Giowo</t>
+  </si>
+  <si>
+    <t>Yavinian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Girautaie</t>
+  </si>
+  <si>
+    <t>Nabooian Fruit</t>
+  </si>
+  <si>
+    <t>Giwake</t>
+  </si>
+  <si>
+    <t>Rori Avian Meat</t>
+  </si>
+  <si>
+    <t>Glaca</t>
+  </si>
+  <si>
+    <t>Rori Egg Meat</t>
+  </si>
+  <si>
+    <t>Glaeni</t>
+  </si>
+  <si>
+    <t>Yavinian Fiberplast</t>
+  </si>
+  <si>
+    <t>Gleotereuide</t>
+  </si>
+  <si>
+    <t>Diatium Copper</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Gmomi</t>
+  </si>
+  <si>
+    <t>Lokian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Gmowetra</t>
+  </si>
+  <si>
+    <t>Lokian Avian Bones</t>
+  </si>
+  <si>
+    <t>Gneso</t>
+  </si>
+  <si>
+    <t>Corellian Water Vapor</t>
+  </si>
+  <si>
+    <t>Gochragi</t>
+  </si>
+  <si>
+    <t>Kaassian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Goiweo</t>
+  </si>
+  <si>
+    <t>Corellian Wild Rice</t>
+  </si>
+  <si>
+    <t>Gomievea</t>
+  </si>
+  <si>
+    <t>Dathomirian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Gowhoke</t>
+  </si>
+  <si>
+    <t>Talusian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Groloe</t>
+  </si>
+  <si>
+    <t>Kaassian Avian Bones</t>
+  </si>
+  <si>
+    <t>Hahei</t>
+  </si>
+  <si>
+    <t>Tatooinian Egg Meat</t>
+  </si>
+  <si>
+    <t>Haicai</t>
+  </si>
+  <si>
+    <t>Talusian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Hawyode</t>
+  </si>
+  <si>
+    <t>Kaassian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Heghta</t>
+  </si>
+  <si>
+    <t>Nabooian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Hellofi</t>
+  </si>
+  <si>
+    <t>Dathomirian Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Herdeaite</t>
+  </si>
+  <si>
+    <t>Lubricating Oil</t>
+  </si>
+  <si>
+    <t>corellia, endor, kaas, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Hetafa</t>
+  </si>
+  <si>
+    <t>Dantooine Wild Meat</t>
+  </si>
+  <si>
+    <t>Heureay</t>
+  </si>
+  <si>
+    <t>Talusian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Hiaheite</t>
+  </si>
+  <si>
+    <t>Tatooinian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Hionai</t>
+  </si>
+  <si>
+    <t>Rori Wild Meat</t>
+  </si>
+  <si>
+    <t>Hiveu</t>
+  </si>
+  <si>
+    <t>Rori Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Hoave</t>
+  </si>
+  <si>
+    <t>Yavinian Fruit</t>
+  </si>
+  <si>
+    <t>Hodiri</t>
+  </si>
+  <si>
+    <t>Rori Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Hoevoka</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Hogie</t>
+  </si>
+  <si>
+    <t>Dantooine Bristley Hide</t>
+  </si>
+  <si>
+    <t>Hoime</t>
+  </si>
+  <si>
+    <t>Dathomirian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Horeurreu</t>
+  </si>
+  <si>
+    <t>Dathomirian Egg Meat</t>
+  </si>
+  <si>
+    <t>Houtapa</t>
+  </si>
+  <si>
+    <t>Rori Insect Meat</t>
+  </si>
+  <si>
+    <t>Hyeve</t>
+  </si>
+  <si>
+    <t>Dantooine Wild Oats</t>
+  </si>
+  <si>
+    <t>Iavoo</t>
+  </si>
+  <si>
+    <t>Lokian Egg Meat</t>
+  </si>
+  <si>
+    <t>Idasi</t>
+  </si>
+  <si>
+    <t>Yavinian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Idoa</t>
+  </si>
+  <si>
+    <t>Tatooinian Fiberplast</t>
+  </si>
+  <si>
+    <t>Ieparo</t>
+  </si>
+  <si>
+    <t>Corellian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Ifalle</t>
+  </si>
+  <si>
+    <t>Nabooian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Igese</t>
+  </si>
+  <si>
+    <t>Tolium Reactive Gas</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, kaas, lok, naboo, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Igiamio</t>
+  </si>
+  <si>
+    <t>Nabooian Wild Meat</t>
+  </si>
+  <si>
+    <t>Igrabi</t>
+  </si>
+  <si>
+    <t>Lokian Wild Meat</t>
+  </si>
+  <si>
+    <t>Ikothe</t>
+  </si>
+  <si>
+    <t>Kaassian Fish Meat</t>
+  </si>
+  <si>
+    <t>Iotte</t>
+  </si>
+  <si>
+    <t>Endorian Fruit</t>
+  </si>
+  <si>
+    <t>Iproone</t>
+  </si>
+  <si>
+    <t>Kaassian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Iriewo</t>
+  </si>
+  <si>
+    <t>Corellian Wild Oats</t>
+  </si>
+  <si>
+    <t>Ironge</t>
+  </si>
+  <si>
+    <t>Rori Horn</t>
+  </si>
+  <si>
+    <t>Irva</t>
+  </si>
+  <si>
+    <t>Talusian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Ishide</t>
+  </si>
+  <si>
+    <t>Chromium Aluminum</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, kaas, lok, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Isroupia</t>
+  </si>
+  <si>
+    <t>Tatooinian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Itharo</t>
+  </si>
+  <si>
+    <t>Nabooian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Iveso</t>
+  </si>
+  <si>
+    <t>Endorian Horn</t>
+  </si>
+  <si>
+    <t>Jesnai</t>
+  </si>
+  <si>
+    <t>Dantooine Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Jogro</t>
+  </si>
+  <si>
+    <t>Talusian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Kadico</t>
+  </si>
+  <si>
+    <t>Kaassian Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Kageja</t>
+  </si>
+  <si>
+    <t>Dantooine Wild Corn</t>
+  </si>
+  <si>
+    <t>Keboi</t>
+  </si>
+  <si>
+    <t>Lokian Fiberplast</t>
+  </si>
+  <si>
+    <t>Kecae</t>
+  </si>
+  <si>
+    <t>Lokian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Kedaunoo</t>
+  </si>
+  <si>
+    <t>Talusian Animal Bones</t>
+  </si>
+  <si>
+    <t>Kefahu</t>
+  </si>
+  <si>
+    <t>Dantooine Animal Bones</t>
+  </si>
+  <si>
+    <t>Kehamio</t>
+  </si>
+  <si>
+    <t>Corellian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Kekape</t>
+  </si>
+  <si>
+    <t>Rori Fiberplast</t>
+  </si>
+  <si>
+    <t>Kekreawu</t>
+  </si>
+  <si>
+    <t>Tatooinian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Kemino</t>
+  </si>
+  <si>
+    <t>Kaassian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Kenoci</t>
+  </si>
+  <si>
+    <t>Lokian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Keoge</t>
+  </si>
+  <si>
+    <t>Colat Iron</t>
+  </si>
+  <si>
+    <t>Keoporo</t>
+  </si>
+  <si>
+    <t>Rori Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Kesrege</t>
+  </si>
+  <si>
+    <t>Endorian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Keugme</t>
+  </si>
+  <si>
+    <t>Talusian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Kigu</t>
+  </si>
+  <si>
+    <t>Dantooine Wooly Hide</t>
+  </si>
+  <si>
+    <t>Kimevvi</t>
+  </si>
+  <si>
+    <t>Tatooinian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Kirdenta</t>
+  </si>
+  <si>
+    <t>Dathomirian Water Vapor</t>
+  </si>
+  <si>
+    <t>Kirfeo</t>
+  </si>
+  <si>
+    <t>Endorian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Kisathi</t>
+  </si>
+  <si>
+    <t>Lokian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Kkaufori</t>
+  </si>
+  <si>
+    <t>Tatooinian Wild Milk</t>
+  </si>
+  <si>
+    <t>Klagaerbau</t>
+  </si>
+  <si>
+    <t>Dantooine Wild Milk</t>
+  </si>
+  <si>
+    <t>Klapo</t>
+  </si>
+  <si>
+    <t>Tatooinian Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Klishafo</t>
+  </si>
+  <si>
+    <t>Yavinian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Koehi</t>
+  </si>
+  <si>
+    <t>Kaassian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Kohava</t>
+  </si>
+  <si>
+    <t>Endorian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Koovigeu</t>
+  </si>
+  <si>
+    <t>Beyrllius Copper</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Kreicrera</t>
+  </si>
+  <si>
+    <t>Corellian Wild Corn</t>
+  </si>
+  <si>
+    <t>Krocalvoo</t>
+  </si>
+  <si>
+    <t>Tatooinian Water Vapor</t>
+  </si>
+  <si>
+    <t>Ktate</t>
+  </si>
+  <si>
+    <t>Endorian Water Vapor</t>
+  </si>
+  <si>
+    <t>Kteti</t>
+  </si>
+  <si>
+    <t>Kaassian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Ktislawo</t>
+  </si>
+  <si>
+    <t>Dantooine Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Kyowarhia</t>
+  </si>
+  <si>
+    <t>Lokian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Laheave</t>
+  </si>
+  <si>
+    <t>Dantooine Avian Bones</t>
+  </si>
+  <si>
+    <t>Laivei</t>
+  </si>
+  <si>
+    <t>Lokian Horn</t>
+  </si>
+  <si>
+    <t>Latoi</t>
+  </si>
+  <si>
+    <t>Dantooine Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Lausretoe</t>
+  </si>
+  <si>
+    <t>Tatooinian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Leachri</t>
+  </si>
+  <si>
+    <t>Lokian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Legrodo</t>
+  </si>
+  <si>
+    <t>Talusian Insect Meat</t>
+  </si>
+  <si>
+    <t>Leido</t>
+  </si>
+  <si>
+    <t>Endorian Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Lelawo</t>
+  </si>
+  <si>
+    <t>Polysteel Copper</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Ligeshi</t>
+  </si>
+  <si>
+    <t>Talusian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Lileo</t>
+  </si>
+  <si>
+    <t>Dathomirian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Liofa</t>
+  </si>
+  <si>
+    <t>Dathomirian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Livoga</t>
+  </si>
+  <si>
+    <t>Corellian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Lkebe</t>
+  </si>
+  <si>
+    <t>Lokian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Llagiahi</t>
+  </si>
+  <si>
+    <t>Rori Fish Meat</t>
+  </si>
+  <si>
+    <t>Llaoczoobi</t>
+  </si>
+  <si>
+    <t>Talusian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Llawoa</t>
+  </si>
+  <si>
+    <t>Rori Conifer Wood</t>
+  </si>
+  <si>
+    <t>Llibra</t>
+  </si>
+  <si>
+    <t>Yavinian Water Vapor</t>
+  </si>
+  <si>
+    <t>Lliomospooyl</t>
+  </si>
+  <si>
+    <t>Unstable Organometallic Reactive Gas</t>
+  </si>
+  <si>
+    <t>Llofero</t>
+  </si>
+  <si>
+    <t>Endorian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Lmeghoce</t>
+  </si>
+  <si>
+    <t>Endorian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Loese</t>
+  </si>
+  <si>
+    <t>Dantooine Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Loiwera</t>
+  </si>
+  <si>
+    <t>Tatooinian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Lospi</t>
+  </si>
+  <si>
+    <t>Corellian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Losremi</t>
+  </si>
+  <si>
+    <t>Yavinian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Lossieso</t>
+  </si>
+  <si>
+    <t>Endorian Wild Corn</t>
+  </si>
+  <si>
+    <t>Loulfa</t>
+  </si>
+  <si>
+    <t>Dantooine Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Loveine</t>
+  </si>
+  <si>
+    <t>Conductive Borcarbitic Copper</t>
+  </si>
+  <si>
+    <t>Luva</t>
+  </si>
+  <si>
+    <t>Tatooinian Wild Meat</t>
+  </si>
+  <si>
+    <t>Masoga</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Mawre</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Mecaiium</t>
+  </si>
+  <si>
+    <t>Crystallized Bicorbantium Steel</t>
+  </si>
+  <si>
+    <t>Menieite</t>
+  </si>
+  <si>
+    <t>Duranium Steel</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Merry</t>
+  </si>
+  <si>
+    <t>Dantooine Fish Meat</t>
+  </si>
+  <si>
+    <t>Meusi</t>
+  </si>
+  <si>
+    <t>Talusian Fish Meat</t>
+  </si>
+  <si>
+    <t>Mevoeite</t>
+  </si>
+  <si>
+    <t>Robindun Siliclastic Ore</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, kaas, naboo, rori, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Mibeppo</t>
+  </si>
+  <si>
+    <t>Dathomirian Animal Bones</t>
+  </si>
+  <si>
+    <t>Migoate</t>
+  </si>
+  <si>
+    <t>Varium Carbonate Ore</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, lok, naboo, rori, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Mihningi</t>
+  </si>
+  <si>
+    <t>Corellian Horn</t>
+  </si>
+  <si>
+    <t>Miraine</t>
+  </si>
+  <si>
+    <t>Perovskitic Aluminum</t>
+  </si>
+  <si>
+    <t>Moena</t>
+  </si>
+  <si>
+    <t>Dathomirian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Moeski</t>
+  </si>
+  <si>
+    <t>Kaassian Wild Meat</t>
+  </si>
+  <si>
+    <t>Moiba</t>
+  </si>
+  <si>
+    <t>Dantooine Horn</t>
+  </si>
+  <si>
+    <t>Mopicaie</t>
+  </si>
+  <si>
+    <t>Talusian Wild Milk</t>
+  </si>
+  <si>
+    <t>Mosise</t>
+  </si>
+  <si>
+    <t>Yavinian Fish Meat</t>
+  </si>
+  <si>
+    <t>Naffake</t>
+  </si>
+  <si>
+    <t>Nabooian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Nahoiris</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, lok, naboo, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Naissei</t>
+  </si>
+  <si>
+    <t>Lokian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Nareutaide</t>
+  </si>
+  <si>
+    <t>Hurlothrombic Inert Gas</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Nasla</t>
+  </si>
+  <si>
+    <t>Dathomirian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Nedisme</t>
+  </si>
+  <si>
+    <t>Nabooian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Neeveism</t>
+  </si>
+  <si>
+    <t>Cubirian Steel</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, kaas, naboo, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Nefeja</t>
+  </si>
+  <si>
+    <t>Talusian Egg Meat</t>
+  </si>
+  <si>
+    <t>Nemithi</t>
+  </si>
+  <si>
+    <t>Endorian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Niehe</t>
+  </si>
+  <si>
+    <t>Dathomirian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Niggo</t>
+  </si>
+  <si>
+    <t>Kaassian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Nihorjy</t>
+  </si>
+  <si>
+    <t>Dathomirian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Nikebi</t>
+  </si>
+  <si>
+    <t>Nabooian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Nioleda</t>
+  </si>
+  <si>
+    <t>Yavinian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Nipeu</t>
+  </si>
+  <si>
+    <t>Tatooinian Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Nitha</t>
+  </si>
+  <si>
+    <t>Kaassian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Nocleono</t>
+  </si>
+  <si>
+    <t>Dathomirian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Noctastai</t>
+  </si>
+  <si>
+    <t>Talusian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Noiva</t>
+  </si>
+  <si>
+    <t>Lokian Wild Oats</t>
+  </si>
+  <si>
+    <t>Nonoris</t>
+  </si>
+  <si>
+    <t>Class 4 Solid Petro Fuel</t>
+  </si>
+  <si>
+    <t>endor, kaas</t>
+  </si>
+  <si>
+    <t>Nooya</t>
+  </si>
+  <si>
+    <t>Tatooinian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Nopete</t>
+  </si>
+  <si>
+    <t>Endorian Fiberplast</t>
+  </si>
+  <si>
+    <t>Notiqau</t>
+  </si>
+  <si>
+    <t>Yavinian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Oafovi</t>
+  </si>
+  <si>
+    <t>Dathomirian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Oasiovi</t>
+  </si>
+  <si>
+    <t>Rori Bristley Hide</t>
+  </si>
+  <si>
+    <t>Ocrepe</t>
+  </si>
+  <si>
+    <t>Yavinian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Odade</t>
+  </si>
+  <si>
+    <t>Nabooian Egg Meat</t>
+  </si>
+  <si>
+    <t>Odahe</t>
+  </si>
+  <si>
+    <t>Nabooian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Odeha</t>
+  </si>
+  <si>
+    <t>Talusian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Ogroo</t>
+  </si>
+  <si>
+    <t>Rori Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Oigeo</t>
+  </si>
+  <si>
+    <t>Dantooine Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Oivosis</t>
+  </si>
+  <si>
+    <t>Plumbum Iron</t>
+  </si>
+  <si>
+    <t>kaas, naboo</t>
+  </si>
+  <si>
+    <t>Oizepou</t>
+  </si>
+  <si>
+    <t>Rori Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Oldoe</t>
+  </si>
+  <si>
+    <t>Nabooian Fiberplast</t>
+  </si>
+  <si>
+    <t>Olissou</t>
+  </si>
+  <si>
+    <t>Rori Wild Corn</t>
+  </si>
+  <si>
+    <t>Oohidi</t>
+  </si>
+  <si>
+    <t>Yavinian Animal Bones</t>
+  </si>
+  <si>
+    <t>Opiote</t>
+  </si>
+  <si>
+    <t>Nabooian Avian Bones</t>
+  </si>
+  <si>
+    <t>Origi</t>
+  </si>
+  <si>
+    <t>Rori Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Orroge</t>
+  </si>
+  <si>
+    <t>Lokian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Otheuyoe</t>
+  </si>
+  <si>
+    <t>Yavinian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Otioian</t>
+  </si>
+  <si>
+    <t>Kerol Fire-Gem Crystalline Gemstone</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, endor, kaas, lok, naboo, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Ougo</t>
+  </si>
+  <si>
+    <t>Dathomirian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Oumi</t>
+  </si>
+  <si>
+    <t>Yavinian Horn</t>
+  </si>
+  <si>
+    <t>Ousoa</t>
+  </si>
+  <si>
+    <t>Kaassian Insect Meat</t>
+  </si>
+  <si>
+    <t>Owradi</t>
+  </si>
+  <si>
+    <t>Dantooine Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Pahie</t>
+  </si>
+  <si>
+    <t>Lokian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Pamiwhoe</t>
+  </si>
+  <si>
+    <t>Lokian Wild Corn</t>
+  </si>
+  <si>
+    <t>Papau</t>
+  </si>
+  <si>
+    <t>Rori Wild Oats</t>
+  </si>
+  <si>
+    <t>Parchte</t>
+  </si>
+  <si>
+    <t>Endorian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Parcko</t>
+  </si>
+  <si>
+    <t>Yavinian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Parxedi</t>
+  </si>
+  <si>
+    <t>Talusian Wild Corn</t>
+  </si>
+  <si>
+    <t>Peadi</t>
+  </si>
+  <si>
+    <t>Corellian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Pechepe</t>
+  </si>
+  <si>
+    <t>Kaassian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Peditoite</t>
+  </si>
+  <si>
+    <t>Kiirium Steel</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, kaas, naboo, rori, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Pepibe</t>
+  </si>
+  <si>
+    <t>Nabooian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Perta</t>
+  </si>
+  <si>
+    <t>Lokian Avian Meat</t>
+  </si>
+  <si>
+    <t>Pfacoe</t>
+  </si>
+  <si>
+    <t>Dathomirian Fish Meat</t>
+  </si>
+  <si>
+    <t>Phetti</t>
+  </si>
+  <si>
+    <t>Dathomirian Avian Bones</t>
+  </si>
+  <si>
+    <t>Pibefi</t>
+  </si>
+  <si>
+    <t>Tatooinian Wild Corn</t>
+  </si>
+  <si>
+    <t>Picio</t>
+  </si>
+  <si>
+    <t>Yavinian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Pihei</t>
+  </si>
+  <si>
+    <t>Tatooinian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Pioradeo</t>
+  </si>
+  <si>
+    <t>Corellian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Piseifo</t>
+  </si>
+  <si>
+    <t>Tatooinian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Pisresko</t>
+  </si>
+  <si>
+    <t>Endorian Wild Oats</t>
+  </si>
+  <si>
+    <t>Plevoumma</t>
+  </si>
+  <si>
+    <t>Talusian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Pocake</t>
+  </si>
+  <si>
+    <t>Rori Animal Bones</t>
+  </si>
+  <si>
+    <t>Podhemeate</t>
+  </si>
+  <si>
+    <t>Popacra</t>
+  </si>
+  <si>
+    <t>Nabooian Animal Bones</t>
+  </si>
+  <si>
+    <t>Potteobi</t>
+  </si>
+  <si>
+    <t>Endorian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Powwi</t>
+  </si>
+  <si>
+    <t>Dantooine Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Ppifo</t>
+  </si>
+  <si>
+    <t>Gravitonic Fiberplast</t>
+  </si>
+  <si>
+    <t>Ppohi</t>
+  </si>
+  <si>
+    <t>Dathomirian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Puglie</t>
+  </si>
+  <si>
+    <t>Talusian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Quari</t>
+  </si>
+  <si>
+    <t>Tatooinian Avian Meat</t>
+  </si>
+  <si>
+    <t>Rahibe</t>
+  </si>
+  <si>
+    <t>Talusian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Raikia</t>
+  </si>
+  <si>
+    <t>Tatooinian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Rakokio</t>
+  </si>
+  <si>
+    <t>Kaassian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Rattarae</t>
+  </si>
+  <si>
+    <t>Kaassian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Rcefi</t>
+  </si>
+  <si>
+    <t>Rori Wooly Hide</t>
+  </si>
+  <si>
+    <t>Rcidai</t>
+  </si>
+  <si>
+    <t>Corellian Fish Meat</t>
+  </si>
+  <si>
+    <t>Rcorfe</t>
+  </si>
+  <si>
+    <t>Kaassian Wild Corn</t>
+  </si>
+  <si>
+    <t>Reedo</t>
+  </si>
+  <si>
+    <t>Endorian Animal Bones</t>
+  </si>
+  <si>
+    <t>Reitee</t>
+  </si>
+  <si>
+    <t>Rori Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Remorza</t>
+  </si>
+  <si>
+    <t>Dathomirian Wild Oats</t>
+  </si>
+  <si>
+    <t>Reokke</t>
+  </si>
+  <si>
+    <t>Rori Wild Wheat</t>
+  </si>
+  <si>
+    <t>Reuraoide</t>
+  </si>
+  <si>
+    <t>Polonium Iron</t>
+  </si>
+  <si>
+    <t>corellia, rori, talus</t>
+  </si>
+  <si>
+    <t>Revasaic</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, naboo, rori, yavin4</t>
+  </si>
+  <si>
+    <t>Rfowee</t>
+  </si>
+  <si>
+    <t>Talusian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Rgopite</t>
+  </si>
+  <si>
+    <t>Lokian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Rhofoi</t>
+  </si>
+  <si>
+    <t>Corellian Egg Meat</t>
+  </si>
+  <si>
+    <t>Rhotao</t>
+  </si>
+  <si>
+    <t>Tatooinian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Ribrega</t>
+  </si>
+  <si>
+    <t>Rori Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Ricewau</t>
+  </si>
+  <si>
+    <t>Nabooian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Richasri</t>
+  </si>
+  <si>
+    <t>Lokian Water Vapor</t>
+  </si>
+  <si>
+    <t>Rifopo</t>
+  </si>
+  <si>
+    <t>Kaassian Egg Meat</t>
+  </si>
+  <si>
+    <t>Ripei</t>
+  </si>
+  <si>
+    <t>Corellian Wild Milk</t>
+  </si>
+  <si>
+    <t>Riwibi</t>
+  </si>
+  <si>
+    <t>Dathomirian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Rjecoakte</t>
+  </si>
+  <si>
+    <t>Kaassian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Rlerokaiam</t>
+  </si>
+  <si>
+    <t>Unknown Ferrous Metal</t>
+  </si>
+  <si>
+    <t>lok, naboo</t>
+  </si>
+  <si>
+    <t>Rnodafa</t>
+  </si>
+  <si>
+    <t>Rori Wild Rice</t>
+  </si>
+  <si>
+    <t>Roahae</t>
+  </si>
+  <si>
+    <t>Yavinian Wild Corn</t>
+  </si>
+  <si>
+    <t>Rocyabi</t>
+  </si>
+  <si>
+    <t>Rori Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Roikoine</t>
+  </si>
+  <si>
+    <t>Duralloy Steel</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Rowoite</t>
+  </si>
+  <si>
+    <t>Oridium Intrusive Ore</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, yavin4</t>
+  </si>
+  <si>
+    <t>Rowy</t>
   </si>
   <si>
     <t>Corellian Reptillian Meat</t>
   </si>
   <si>
-    <t>corellia</t>
-[...2 lines deleted...]
-    <t>Adiceu</t>
+    <t>Rradebo</t>
+  </si>
+  <si>
+    <t>Talusian Avian Bones</t>
+  </si>
+  <si>
+    <t>Sabemau</t>
+  </si>
+  <si>
+    <t>Bene Extrusive Ore</t>
+  </si>
+  <si>
+    <t>dantooine, kaas, tatooine</t>
+  </si>
+  <si>
+    <t>Sahieko</t>
+  </si>
+  <si>
+    <t>Endorian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Sahu</t>
+  </si>
+  <si>
+    <t>Nabooian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Sanena</t>
+  </si>
+  <si>
+    <t>Lokian Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Sasoo</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, lok, naboo, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Seceu</t>
+  </si>
+  <si>
+    <t>Rori Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Seevvea</t>
+  </si>
+  <si>
+    <t>Dantooine Leathery Hide</t>
+  </si>
+  <si>
+    <t>Segoga</t>
+  </si>
+  <si>
+    <t>Tatooinian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Segorao</t>
+  </si>
+  <si>
+    <t>Nabooian Wild Milk</t>
+  </si>
+  <si>
+    <t>Sepli</t>
+  </si>
+  <si>
+    <t>Corellian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Seutha</t>
+  </si>
+  <si>
+    <t>Tatooinian Insect Meat</t>
+  </si>
+  <si>
+    <t>Sigrabi</t>
   </si>
   <si>
     <t>Endorian Deciduous Wood</t>
   </si>
   <si>
-    <t>endor</t>
-[...35 lines deleted...]
-    <t>Aiswio</t>
+    <t>Sihoide</t>
+  </si>
+  <si>
+    <t>Hardened Arveshium Steel</t>
+  </si>
+  <si>
+    <t>Simofa</t>
+  </si>
+  <si>
+    <t>Yavinian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Siorto</t>
+  </si>
+  <si>
+    <t>Nabooian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Sisse</t>
+  </si>
+  <si>
+    <t>Yavinian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Skepyino</t>
+  </si>
+  <si>
+    <t>Yavinian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Skerlovo</t>
+  </si>
+  <si>
+    <t>Endorian Fish Meat</t>
+  </si>
+  <si>
+    <t>Skifai</t>
+  </si>
+  <si>
+    <t>Corellian Avian Meat</t>
+  </si>
+  <si>
+    <t>Slamoi</t>
+  </si>
+  <si>
+    <t>Kaassian Wild Oats</t>
+  </si>
+  <si>
+    <t>Slawohea</t>
+  </si>
+  <si>
+    <t>Dantooine Insect Meat</t>
+  </si>
+  <si>
+    <t>Sleotithi</t>
+  </si>
+  <si>
+    <t>Corellian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Sloosti</t>
+  </si>
+  <si>
+    <t>Eleton Reactive Gas</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, rori, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Smovilki</t>
+  </si>
+  <si>
+    <t>Corellian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Smumi</t>
+  </si>
+  <si>
+    <t>Endorian Insect Meat</t>
+  </si>
+  <si>
+    <t>Snarao</t>
+  </si>
+  <si>
+    <t>Nabooian Water Vapor</t>
+  </si>
+  <si>
+    <t>Snasi</t>
+  </si>
+  <si>
+    <t>Dantooine Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Snekeu</t>
+  </si>
+  <si>
+    <t>Lokian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Snoni</t>
+  </si>
+  <si>
+    <t>Dathomirian Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Snoopiki</t>
+  </si>
+  <si>
+    <t>Lokian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Snuphoa</t>
+  </si>
+  <si>
+    <t>Talusian Fruit</t>
+  </si>
+  <si>
+    <t>Soecooyl</t>
+  </si>
+  <si>
+    <t>Skevon Reactive Gas</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, kaas, lok, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Soihi</t>
+  </si>
+  <si>
+    <t>Tatooinian Domesticated Oats</t>
+  </si>
+  <si>
+    <t>Soxesto</t>
+  </si>
+  <si>
+    <t>Corellian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Spafee</t>
+  </si>
+  <si>
+    <t>Yavinian Wild Milk</t>
+  </si>
+  <si>
+    <t>Spama</t>
+  </si>
+  <si>
+    <t>Lokian Scaley Hide</t>
+  </si>
+  <si>
+    <t>Spayipi</t>
+  </si>
+  <si>
+    <t>Talusian Conifer Wood</t>
+  </si>
+  <si>
+    <t>Spemi</t>
+  </si>
+  <si>
+    <t>Lokian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Sraenive</t>
+  </si>
+  <si>
+    <t>Tatooinian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Sraipa</t>
+  </si>
+  <si>
+    <t>Lokian Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Srehoo</t>
+  </si>
+  <si>
+    <t>Nabooian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Srerou</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, lok, naboo, rori, talus, yavin4</t>
+  </si>
+  <si>
+    <t>Srocia</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Sroma</t>
+  </si>
+  <si>
+    <t>Dathomirian Insect Meat</t>
+  </si>
+  <si>
+    <t>Sseeni</t>
+  </si>
+  <si>
+    <t>Talusian Avian Meat</t>
+  </si>
+  <si>
+    <t>Ssepe</t>
+  </si>
+  <si>
+    <t>Dantooine Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Ssoabra</t>
+  </si>
+  <si>
+    <t>Dathomirian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Ssogie</t>
+  </si>
+  <si>
+    <t>Endorian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Ssuha</t>
+  </si>
+  <si>
+    <t>Yavinian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Staboifo</t>
+  </si>
+  <si>
+    <t>Corellian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Steilesi</t>
+  </si>
+  <si>
+    <t>Yavinian Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Stepio</t>
+  </si>
+  <si>
+    <t>Dantooine Wild Rice</t>
+  </si>
+  <si>
+    <t>Stideno</t>
+  </si>
+  <si>
+    <t>Dantooine Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Stoive</t>
+  </si>
+  <si>
+    <t>Corellian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Stowippa</t>
+  </si>
+  <si>
+    <t>Culsion Inert Gas</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, kaas, lok, rori, talus</t>
+  </si>
+  <si>
+    <t>Swere</t>
+  </si>
+  <si>
+    <t>Corellian Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Sxannia</t>
+  </si>
+  <si>
+    <t>Talusian Flower Fruit</t>
+  </si>
+  <si>
+    <t>Tadapo</t>
+  </si>
+  <si>
+    <t>Yavinian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Tarliic</t>
+  </si>
+  <si>
+    <t>Quadranium Steel</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, lok, naboo, rori, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Taurka</t>
+  </si>
+  <si>
+    <t>Corellian Avian Bones</t>
+  </si>
+  <si>
+    <t>Tescawo</t>
+  </si>
+  <si>
+    <t>Kaassian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Teseium</t>
+  </si>
+  <si>
+    <t>Bronzium Iron</t>
+  </si>
+  <si>
+    <t>dathomir, endor, tatooine</t>
+  </si>
+  <si>
+    <t>Thefobae</t>
+  </si>
+  <si>
+    <t>Rori Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Thiciko</t>
+  </si>
+  <si>
+    <t>Lokian Mollusk Meat</t>
+  </si>
+  <si>
+    <t>Thoonna</t>
+  </si>
+  <si>
+    <t>Lokian Fruit</t>
+  </si>
+  <si>
+    <t>Thowau</t>
+  </si>
+  <si>
+    <t>Corellian Wild Meat</t>
+  </si>
+  <si>
+    <t>Tiastia</t>
+  </si>
+  <si>
+    <t>Nabooian Wild Oats</t>
+  </si>
+  <si>
+    <t>Tiheole</t>
+  </si>
+  <si>
+    <t>Talusian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Toaqece</t>
+  </si>
+  <si>
+    <t>Yavinian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Togita</t>
+  </si>
+  <si>
+    <t>Yavinian Evergreen Wood</t>
+  </si>
+  <si>
+    <t>Tooqe</t>
+  </si>
+  <si>
+    <t>Talusian Vegetable Beans</t>
+  </si>
+  <si>
+    <t>Tseki</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, kaas, lok, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Tsoro</t>
+  </si>
+  <si>
+    <t>Phrik Aluminum</t>
+  </si>
+  <si>
+    <t>Ttoci</t>
+  </si>
+  <si>
+    <t>Dantooine Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Tura</t>
+  </si>
+  <si>
+    <t>Dathomirian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Tzakena</t>
+  </si>
+  <si>
+    <t>Nabooian Wild Wheat</t>
+  </si>
+  <si>
+    <t>Vasso</t>
+  </si>
+  <si>
+    <t>Kaassian Berry Fruit</t>
+  </si>
+  <si>
+    <t>Vaye</t>
+  </si>
+  <si>
+    <t>Corellian Domesticated Milk</t>
+  </si>
+  <si>
+    <t>Vedou</t>
+  </si>
+  <si>
+    <t>Nabooian Domesticated Meat</t>
+  </si>
+  <si>
+    <t>Velevo</t>
+  </si>
+  <si>
+    <t>Tatooinian Wooly Hide</t>
+  </si>
+  <si>
+    <t>Veowase</t>
+  </si>
+  <si>
+    <t>Rori Flower Fruit</t>
+  </si>
+  <si>
+    <t>Viefu</t>
+  </si>
+  <si>
+    <t>Yavinian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Viobaate</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, kaas, naboo, rori, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Viqae</t>
+  </si>
+  <si>
+    <t>Talusian Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Vochra</t>
+  </si>
+  <si>
+    <t>Lokian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Vociiam</t>
+  </si>
+  <si>
+    <t>Link-Steel Aluminum</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, endor, naboo, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Vodunia</t>
+  </si>
+  <si>
+    <t>Yavinian Deciduous Wood</t>
+  </si>
+  <si>
+    <t>Vokabi</t>
+  </si>
+  <si>
+    <t>Nabooian Avian Meat</t>
+  </si>
+  <si>
+    <t>Voreo</t>
+  </si>
+  <si>
+    <t>Nabooian Wild Rice</t>
+  </si>
+  <si>
+    <t>Vosle</t>
+  </si>
+  <si>
+    <t>Corellian Vegetable Tubers</t>
+  </si>
+  <si>
+    <t>Vosxe</t>
+  </si>
+  <si>
+    <t>Dathomirian Herbivore Meat</t>
+  </si>
+  <si>
+    <t>Vyee</t>
+  </si>
+  <si>
+    <t>Talusian Vegetable Greens</t>
+  </si>
+  <si>
+    <t>Wanoiam</t>
+  </si>
+  <si>
+    <t>Class 6 Radioactive</t>
+  </si>
+  <si>
+    <t>corellia, dathomir, endor, kaas, lok, rori, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Watee</t>
+  </si>
+  <si>
+    <t>Talusian Wild Oats</t>
+  </si>
+  <si>
+    <t>Wateine</t>
+  </si>
+  <si>
+    <t>Rhodium Steel</t>
+  </si>
+  <si>
+    <t>corellia, endor, kaas, lok, naboo, talus, tatooine, yavin4</t>
+  </si>
+  <si>
+    <t>Waumeo</t>
+  </si>
+  <si>
+    <t>Dantooine Berry Fruit</t>
+  </si>
+  <si>
+    <t>Weceo</t>
+  </si>
+  <si>
+    <t>Class 7 Radioactive</t>
+  </si>
+  <si>
+    <t>dantooine, dathomir, endor, kaas, naboo, rori, talus, tatooine</t>
+  </si>
+  <si>
+    <t>Weepi</t>
+  </si>
+  <si>
+    <t>Dathomirian Bristley Hide</t>
+  </si>
+  <si>
+    <t>Welko</t>
+  </si>
+  <si>
+    <t>Tatooinian Reptillian Meat</t>
+  </si>
+  <si>
+    <t>Whelki</t>
+  </si>
+  <si>
+    <t>Yavinian Wild Oats</t>
+  </si>
+  <si>
+    <t>Whepoufi</t>
   </si>
   <si>
     <t>Dantooine Avian Meat</t>
   </si>
   <si>
-    <t>dantooine</t>
-[...461 lines deleted...]
-    <t>Coteide</t>
+    <t>Whiaphe</t>
+  </si>
+  <si>
+    <t>Nabooian Insect Meat</t>
+  </si>
+  <si>
+    <t>Whirchtaimo</t>
+  </si>
+  <si>
+    <t>Endorian Avian Meat</t>
+  </si>
+  <si>
+    <t>Whirvetse</t>
+  </si>
+  <si>
+    <t>Corellian Carnivore Meat</t>
+  </si>
+  <si>
+    <t>Whoudwatoi</t>
+  </si>
+  <si>
+    <t>Yavinian Insect Meat</t>
+  </si>
+  <si>
+    <t>Whyesto</t>
+  </si>
+  <si>
+    <t>Talusian Wild Meat</t>
+  </si>
+  <si>
+    <t>Wiageiam</t>
+  </si>
+  <si>
+    <t>corellia, dantooine, dathomir, kaas, lok, naboo, rori, tatooine</t>
+  </si>
+  <si>
+    <t>Widane</t>
+  </si>
+  <si>
+    <t>Dathomirian Horn</t>
+  </si>
+  <si>
+    <t>Widwima</t>
+  </si>
+  <si>
+    <t>Tatooinian Animal Bones</t>
+  </si>
+  <si>
+    <t>Wohera</t>
+  </si>
+  <si>
+    <t>Endorian Vegetable Fungus</t>
+  </si>
+  <si>
+    <t>Wokohia</t>
+  </si>
+  <si>
+    <t>Lokian Wild Rice</t>
+  </si>
+  <si>
+    <t>Wonamaris</t>
   </si>
   <si>
     <t>Doonium Iron</t>
   </si>
   <si>
-    <t>Coworo</t>
-[...332 lines deleted...]
-    <t>Fesee</t>
+    <t>Woyiodli</t>
+  </si>
+  <si>
+    <t>Dathomirian Wild Meat</t>
+  </si>
+  <si>
+    <t>Wragiedroa</t>
+  </si>
+  <si>
+    <t>Tatooinian Wild Oats</t>
+  </si>
+  <si>
+    <t>Wrooca</t>
+  </si>
+  <si>
+    <t>Rori Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Wrouthano</t>
+  </si>
+  <si>
+    <t>Lokian Domesticated Rice</t>
+  </si>
+  <si>
+    <t>Wuseka</t>
+  </si>
+  <si>
+    <t>Yavinian Wild Meat</t>
+  </si>
+  <si>
+    <t>Wwemi</t>
+  </si>
+  <si>
+    <t>Endorian Avian Bones</t>
+  </si>
+  <si>
+    <t>Xafeic</t>
+  </si>
+  <si>
+    <t>Chanlon Intrusive Ore</t>
+  </si>
+  <si>
+    <t>Xaude</t>
+  </si>
+  <si>
+    <t>Dantooine Fruit</t>
+  </si>
+  <si>
+    <t>Xefleaple</t>
+  </si>
+  <si>
+    <t>Endorian Wild Rice</t>
+  </si>
+  <si>
+    <t>Xiwhi</t>
+  </si>
+  <si>
+    <t>Dantooine Domesticated Wheat</t>
+  </si>
+  <si>
+    <t>Yaitoo</t>
   </si>
   <si>
     <t>Dathomirian Domesticated Corn</t>
   </si>
   <si>
-    <t>Feulla</t>
-[...59 lines deleted...]
-    <t>Gagoe</t>
+    <t>Yemaife</t>
+  </si>
+  <si>
+    <t>Kaassian Crustacean Meat</t>
+  </si>
+  <si>
+    <t>Yeode</t>
+  </si>
+  <si>
+    <t>Endorian Domesticated Corn</t>
+  </si>
+  <si>
+    <t>Yipebau</t>
+  </si>
+  <si>
+    <t>Kaassian Fiberplast</t>
+  </si>
+  <si>
+    <t>Yiwikou</t>
+  </si>
+  <si>
+    <t>Kaassian Leathery Hide</t>
+  </si>
+  <si>
+    <t>Zomo</t>
   </si>
   <si>
     <t>Endorian Wild Milk</t>
-  </si>
-[...2194 lines deleted...]
-    <t>Dathomirian Fish Meat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3565,64 +3598,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
-    <col min="14" max="14" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -3634,15555 +3667,15527 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
+      <c r="E2"/>
       <c r="F2">
-        <v>472</v>
-[...8 lines deleted...]
-      <c r="J2"/>
+        <v>348</v>
+      </c>
+      <c r="G2">
+        <v>586</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2">
+        <v>307</v>
+      </c>
       <c r="K2">
-        <v>853</v>
-[...6 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2"/>
       <c r="N2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>185</v>
+        <v>480</v>
       </c>
       <c r="G3">
-        <v>487</v>
+        <v>186</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3">
-        <v>787</v>
+        <v>528</v>
       </c>
       <c r="K3">
-        <v>337</v>
+        <v>181</v>
       </c>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4"/>
+      <c r="E4">
+        <v>516</v>
+      </c>
       <c r="F4">
-        <v>191</v>
+        <v>77</v>
       </c>
       <c r="G4"/>
-      <c r="H4"/>
+      <c r="H4">
+        <v>206</v>
+      </c>
       <c r="I4">
-        <v>592</v>
+        <v>514</v>
       </c>
       <c r="J4"/>
       <c r="K4">
-        <v>406</v>
+        <v>920</v>
       </c>
       <c r="L4">
-        <v>477</v>
+        <v>309</v>
       </c>
       <c r="M4">
-        <v>592</v>
+        <v>310</v>
       </c>
       <c r="N4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I5">
+        <v>24</v>
+      </c>
+      <c r="J5"/>
       <c r="K5">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="M5"/>
+        <v>509</v>
+      </c>
+      <c r="L5">
+        <v>548</v>
+      </c>
+      <c r="M5">
+        <v>725</v>
+      </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="C6"/>
+      <c r="C6">
+        <v>340</v>
+      </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>673</v>
-[...8 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6">
+        <v>744</v>
+      </c>
+      <c r="I6">
+        <v>240</v>
+      </c>
+      <c r="J6"/>
       <c r="K6">
-        <v>778</v>
-[...2 lines deleted...]
-      <c r="M6"/>
+        <v>456</v>
+      </c>
+      <c r="L6">
+        <v>397</v>
+      </c>
+      <c r="M6">
+        <v>327</v>
+      </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I7">
+        <v>922</v>
+      </c>
+      <c r="J7"/>
       <c r="K7">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="M7"/>
+        <v>196</v>
+      </c>
+      <c r="L7">
+        <v>332</v>
+      </c>
+      <c r="M7">
+        <v>131</v>
+      </c>
       <c r="N7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
-        <v>497</v>
+        <v>159</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
-        <v>589</v>
-[...6 lines deleted...]
-      </c>
+        <v>855</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I9">
+        <v>437</v>
+      </c>
+      <c r="J9"/>
       <c r="K9">
-        <v>615</v>
-[...2 lines deleted...]
-      <c r="M9"/>
+        <v>613</v>
+      </c>
+      <c r="L9">
+        <v>735</v>
+      </c>
+      <c r="M9">
+        <v>520</v>
+      </c>
       <c r="N9" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
-        <v>484</v>
+        <v>358</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>479</v>
+        <v>734</v>
       </c>
       <c r="J10"/>
       <c r="K10">
-        <v>587</v>
+        <v>919</v>
       </c>
       <c r="L10">
-        <v>536</v>
+        <v>654</v>
       </c>
       <c r="M10">
-        <v>800</v>
+        <v>520</v>
       </c>
       <c r="N10" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
-        <v>66</v>
+        <v>994</v>
       </c>
       <c r="G11">
-        <v>282</v>
+        <v>691</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
-        <v>714</v>
+        <v>583</v>
       </c>
       <c r="K11">
-        <v>290</v>
+        <v>380</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="G12"/>
+        <v>235</v>
+      </c>
+      <c r="G12">
+        <v>617</v>
+      </c>
       <c r="H12"/>
-      <c r="I12">
-[...2 lines deleted...]
-      <c r="J12"/>
+      <c r="I12"/>
+      <c r="J12">
+        <v>84</v>
+      </c>
       <c r="K12">
-        <v>688</v>
-[...6 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12"/>
       <c r="N12" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="G13"/>
       <c r="H13"/>
-      <c r="I13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I13">
+        <v>599</v>
+      </c>
+      <c r="J13"/>
       <c r="K13">
-        <v>620</v>
-[...2 lines deleted...]
-      <c r="M13"/>
+        <v>332</v>
+      </c>
+      <c r="L13">
+        <v>245</v>
+      </c>
+      <c r="M13">
+        <v>423</v>
+      </c>
       <c r="N13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
-        <v>637</v>
+        <v>94</v>
       </c>
       <c r="G14">
-        <v>647</v>
+        <v>100</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
-        <v>979</v>
+        <v>762</v>
       </c>
       <c r="K14">
-        <v>175</v>
+        <v>758</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
-        <v>843</v>
-[...8 lines deleted...]
-      <c r="J15"/>
+        <v>421</v>
+      </c>
+      <c r="G15">
+        <v>536</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
+        <v>812</v>
+      </c>
       <c r="K15">
-        <v>712</v>
-[...6 lines deleted...]
-      </c>
+        <v>794</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
+        <v>565</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>37</v>
       </c>
-      <c r="G16">
-[...6 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
-        <v>283</v>
-[...2 lines deleted...]
-      <c r="M16"/>
+        <v>87</v>
+      </c>
+      <c r="L16">
+        <v>58</v>
+      </c>
+      <c r="M16">
+        <v>288</v>
+      </c>
       <c r="N16" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
-        <v>781</v>
+        <v>618</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17"/>
+      <c r="I17">
+        <v>484</v>
+      </c>
       <c r="J17"/>
       <c r="K17">
-        <v>960</v>
-[...2 lines deleted...]
-      <c r="M17"/>
+        <v>366</v>
+      </c>
+      <c r="L17">
+        <v>595</v>
+      </c>
+      <c r="M17">
+        <v>593</v>
+      </c>
       <c r="N17" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
+      <c r="E18"/>
       <c r="F18">
-        <v>435</v>
+        <v>405</v>
       </c>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
-        <v>545</v>
+        <v>409</v>
       </c>
       <c r="J18"/>
       <c r="K18">
-        <v>537</v>
+        <v>817</v>
       </c>
       <c r="L18">
-        <v>526</v>
+        <v>495</v>
       </c>
       <c r="M18">
-        <v>473</v>
+        <v>10</v>
       </c>
       <c r="N18" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
-        <v>365</v>
+        <v>30</v>
       </c>
       <c r="G19">
-        <v>262</v>
+        <v>914</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
-        <v>41</v>
+        <v>410</v>
       </c>
       <c r="K19">
-        <v>874</v>
+        <v>764</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" t="s">
         <v>63</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20"/>
+      <c r="C20">
+        <v>791</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
-        <v>655</v>
+        <v>895</v>
       </c>
       <c r="G20"/>
-      <c r="H20"/>
-      <c r="I20"/>
+      <c r="H20">
+        <v>965</v>
+      </c>
+      <c r="I20">
+        <v>526</v>
+      </c>
       <c r="J20"/>
       <c r="K20">
-        <v>873</v>
-[...2 lines deleted...]
-      <c r="M20"/>
+        <v>476</v>
+      </c>
+      <c r="L20">
+        <v>888</v>
+      </c>
+      <c r="M20">
+        <v>923</v>
+      </c>
       <c r="N20" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I21">
+        <v>524</v>
+      </c>
+      <c r="J21"/>
       <c r="K21">
-        <v>692</v>
-[...2 lines deleted...]
-      <c r="M21"/>
+        <v>27</v>
+      </c>
+      <c r="L21">
+        <v>398</v>
+      </c>
+      <c r="M21">
+        <v>189</v>
+      </c>
       <c r="N21" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22">
-        <v>448</v>
+        <v>84</v>
       </c>
       <c r="G22">
-        <v>593</v>
+        <v>401</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
-        <v>591</v>
+        <v>619</v>
       </c>
       <c r="K22">
-        <v>963</v>
+        <v>60</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="G23"/>
+        <v>614</v>
+      </c>
+      <c r="G23">
+        <v>743</v>
+      </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23">
-        <v>744</v>
+        <v>899</v>
       </c>
       <c r="K23">
-        <v>610</v>
+        <v>748</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>624</v>
+        <v>595</v>
       </c>
       <c r="J24"/>
       <c r="K24">
-        <v>53</v>
+        <v>611</v>
       </c>
       <c r="L24">
-        <v>505</v>
+        <v>818</v>
       </c>
       <c r="M24">
-        <v>898</v>
+        <v>531</v>
       </c>
       <c r="N24" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
-        <v>626</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="G25"/>
       <c r="H25"/>
-      <c r="I25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I25">
+        <v>717</v>
+      </c>
+      <c r="J25"/>
       <c r="K25">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="M25"/>
+        <v>764</v>
+      </c>
+      <c r="L25">
+        <v>452</v>
+      </c>
+      <c r="M25">
+        <v>399</v>
+      </c>
       <c r="N25" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
-        <v>780</v>
+        <v>9</v>
       </c>
       <c r="G26">
-        <v>397</v>
+        <v>998</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
-        <v>505</v>
+        <v>309</v>
       </c>
       <c r="K26">
-        <v>398</v>
+        <v>527</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
-        <v>425</v>
-[...3 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I27">
+        <v>891</v>
+      </c>
+      <c r="J27"/>
       <c r="K27">
-        <v>377</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>114</v>
+      </c>
+      <c r="L27">
+        <v>230</v>
+      </c>
+      <c r="M27">
+        <v>190</v>
+      </c>
       <c r="N27" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="G28"/>
+        <v>577</v>
+      </c>
+      <c r="G28">
+        <v>699</v>
+      </c>
       <c r="H28"/>
-      <c r="I28">
-[...2 lines deleted...]
-      <c r="J28"/>
+      <c r="I28"/>
+      <c r="J28">
+        <v>732</v>
+      </c>
       <c r="K28">
-        <v>540</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
       <c r="N28" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="G29"/>
+        <v>750</v>
+      </c>
+      <c r="G29">
+        <v>594</v>
+      </c>
       <c r="H29"/>
-      <c r="I29">
-[...2 lines deleted...]
-      <c r="J29"/>
+      <c r="I29"/>
+      <c r="J29">
+        <v>634</v>
+      </c>
       <c r="K29">
-        <v>865</v>
-[...6 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
       <c r="N29" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
+      <c r="E30"/>
       <c r="F30">
-        <v>913</v>
-[...8 lines deleted...]
-      <c r="J30"/>
+        <v>876</v>
+      </c>
+      <c r="G30">
+        <v>874</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30">
+        <v>603</v>
+      </c>
       <c r="K30">
-        <v>707</v>
-[...6 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30"/>
       <c r="N30" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="G31"/>
+        <v>620</v>
+      </c>
+      <c r="G31">
+        <v>770</v>
+      </c>
       <c r="H31"/>
-      <c r="I31">
-[...2 lines deleted...]
-      <c r="J31"/>
+      <c r="I31"/>
+      <c r="J31">
+        <v>499</v>
+      </c>
       <c r="K31">
-        <v>211</v>
-[...6 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31"/>
       <c r="N31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
-        <v>315</v>
+        <v>445</v>
       </c>
       <c r="G32">
-        <v>582</v>
+        <v>954</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
-        <v>440</v>
+        <v>219</v>
       </c>
       <c r="K32">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B33" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33">
-        <v>790</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="G33"/>
       <c r="H33"/>
-      <c r="I33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I33">
+        <v>975</v>
+      </c>
+      <c r="J33"/>
       <c r="K33">
-        <v>812</v>
-[...2 lines deleted...]
-      <c r="M33"/>
+        <v>27</v>
+      </c>
+      <c r="L33">
+        <v>145</v>
+      </c>
+      <c r="M33">
+        <v>172</v>
+      </c>
       <c r="N33" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B34" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
-[...1 lines deleted...]
-      </c>
+      <c r="E34"/>
       <c r="F34">
-        <v>507</v>
-[...8 lines deleted...]
-      <c r="J34"/>
+        <v>142</v>
+      </c>
+      <c r="G34">
+        <v>216</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34">
+        <v>888</v>
+      </c>
       <c r="K34">
-        <v>151</v>
-[...6 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
       <c r="N34" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="G35">
-        <v>332</v>
+        <v>659</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35">
-        <v>240</v>
+        <v>344</v>
       </c>
       <c r="K35">
-        <v>941</v>
+        <v>510</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36">
-        <v>890</v>
-[...1 lines deleted...]
-      <c r="G36"/>
+        <v>228</v>
+      </c>
+      <c r="G36">
+        <v>335</v>
+      </c>
       <c r="H36"/>
-      <c r="I36">
-[...2 lines deleted...]
-      <c r="J36"/>
+      <c r="I36"/>
+      <c r="J36">
+        <v>589</v>
+      </c>
       <c r="K36">
-        <v>807</v>
-[...6 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36"/>
       <c r="N36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
-        <v>950</v>
+        <v>981</v>
       </c>
       <c r="G37">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
-        <v>465</v>
+        <v>528</v>
       </c>
       <c r="K37">
-        <v>98</v>
+        <v>166</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
-        <v>37</v>
+        <v>658</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
-        <v>426</v>
+        <v>333</v>
       </c>
       <c r="J38"/>
       <c r="K38">
-        <v>801</v>
+        <v>940</v>
       </c>
       <c r="L38">
-        <v>163</v>
+        <v>938</v>
       </c>
       <c r="M38">
-        <v>462</v>
+        <v>809</v>
       </c>
       <c r="N38" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39">
-        <v>879</v>
+        <v>675</v>
       </c>
       <c r="G39">
-        <v>359</v>
+        <v>870</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39">
-        <v>876</v>
+        <v>729</v>
       </c>
       <c r="K39">
-        <v>567</v>
+        <v>850</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B40" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40">
-        <v>662</v>
+        <v>297</v>
       </c>
       <c r="G40">
-        <v>722</v>
+        <v>239</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40">
-        <v>96</v>
+        <v>935</v>
       </c>
       <c r="K40">
-        <v>817</v>
+        <v>748</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
-        <v>600</v>
+        <v>898</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41"/>
+      <c r="I41">
+        <v>138</v>
+      </c>
       <c r="J41"/>
       <c r="K41">
-        <v>825</v>
-[...2 lines deleted...]
-      <c r="M41"/>
+        <v>196</v>
+      </c>
+      <c r="L41">
+        <v>423</v>
+      </c>
+      <c r="M41">
+        <v>96</v>
+      </c>
       <c r="N41" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B42" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="G42"/>
       <c r="H42"/>
-      <c r="I42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I42">
+        <v>828</v>
+      </c>
+      <c r="J42"/>
       <c r="K42">
-        <v>345</v>
-[...2 lines deleted...]
-      <c r="M42"/>
+        <v>770</v>
+      </c>
+      <c r="L42">
+        <v>131</v>
+      </c>
+      <c r="M42">
+        <v>290</v>
+      </c>
       <c r="N42" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B43" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="G43"/>
+        <v>771</v>
+      </c>
+      <c r="G43">
+        <v>773</v>
+      </c>
       <c r="H43"/>
-      <c r="I43">
-[...2 lines deleted...]
-      <c r="J43"/>
+      <c r="I43"/>
+      <c r="J43">
+        <v>317</v>
+      </c>
       <c r="K43">
-        <v>615</v>
-[...6 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43"/>
       <c r="N43" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B44" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
-      <c r="E44"/>
+      <c r="E44">
+        <v>463</v>
+      </c>
       <c r="F44">
-        <v>839</v>
+        <v>926</v>
       </c>
       <c r="G44"/>
-      <c r="H44"/>
-      <c r="I44"/>
+      <c r="H44">
+        <v>932</v>
+      </c>
+      <c r="I44">
+        <v>517</v>
+      </c>
       <c r="J44"/>
       <c r="K44">
-        <v>970</v>
-[...2 lines deleted...]
-      <c r="M44"/>
+        <v>639</v>
+      </c>
+      <c r="L44">
+        <v>909</v>
+      </c>
+      <c r="M44">
+        <v>983</v>
+      </c>
       <c r="N44" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B45" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45">
-        <v>344</v>
+        <v>851</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
-        <v>2</v>
+        <v>164</v>
       </c>
       <c r="J45"/>
       <c r="K45">
-        <v>371</v>
+        <v>577</v>
       </c>
       <c r="L45">
-        <v>419</v>
+        <v>320</v>
       </c>
       <c r="M45">
-        <v>24</v>
+        <v>463</v>
       </c>
       <c r="N45" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B46" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46">
-        <v>170</v>
+        <v>844</v>
       </c>
       <c r="G46">
-        <v>368</v>
+        <v>447</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46">
-        <v>834</v>
+        <v>109</v>
       </c>
       <c r="K46">
-        <v>44</v>
+        <v>552</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="G47"/>
+        <v>167</v>
+      </c>
+      <c r="G47">
+        <v>782</v>
+      </c>
       <c r="H47"/>
-      <c r="I47">
-[...2 lines deleted...]
-      <c r="J47"/>
+      <c r="I47"/>
+      <c r="J47">
+        <v>466</v>
+      </c>
       <c r="K47">
-        <v>669</v>
-[...6 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47"/>
       <c r="N47" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="G48"/>
       <c r="H48"/>
-      <c r="I48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I48">
+        <v>343</v>
+      </c>
+      <c r="J48"/>
       <c r="K48">
-        <v>287</v>
-[...2 lines deleted...]
-      <c r="M48"/>
+        <v>62</v>
+      </c>
+      <c r="L48">
+        <v>349</v>
+      </c>
+      <c r="M48">
+        <v>252</v>
+      </c>
       <c r="N48" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="G49"/>
+        <v>476</v>
+      </c>
+      <c r="G49">
+        <v>574</v>
+      </c>
       <c r="H49"/>
       <c r="I49"/>
-      <c r="J49"/>
+      <c r="J49">
+        <v>558</v>
+      </c>
       <c r="K49">
-        <v>768</v>
+        <v>977</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B50" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50">
-        <v>603</v>
+        <v>19</v>
       </c>
       <c r="G50">
-        <v>424</v>
+        <v>731</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
-        <v>616</v>
+        <v>888</v>
       </c>
       <c r="K50">
-        <v>73</v>
+        <v>826</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B51" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51">
-        <v>718</v>
+        <v>690</v>
       </c>
       <c r="G51">
-        <v>642</v>
+        <v>562</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51">
-        <v>421</v>
+        <v>565</v>
       </c>
       <c r="K51">
-        <v>935</v>
+        <v>730</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52">
-        <v>904</v>
+        <v>199</v>
       </c>
       <c r="G52">
-        <v>230</v>
+        <v>674</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52">
-        <v>200</v>
+        <v>387</v>
       </c>
       <c r="K52">
-        <v>671</v>
+        <v>698</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B53" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53">
-        <v>331</v>
+        <v>636</v>
       </c>
       <c r="G53">
-        <v>406</v>
+        <v>143</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53">
-        <v>791</v>
+        <v>209</v>
       </c>
       <c r="K53">
-        <v>414</v>
+        <v>227</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B54" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54">
-        <v>151</v>
+        <v>242</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...2 lines deleted...]
-      <c r="J54"/>
+      <c r="I54"/>
+      <c r="J54">
+        <v>103</v>
+      </c>
       <c r="K54">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54"/>
       <c r="N54" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B55" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="G55"/>
+        <v>494</v>
+      </c>
+      <c r="G55">
+        <v>448</v>
+      </c>
       <c r="H55"/>
-      <c r="I55">
-[...2 lines deleted...]
-      <c r="J55"/>
+      <c r="I55"/>
+      <c r="J55">
+        <v>736</v>
+      </c>
       <c r="K55">
-        <v>613</v>
-[...6 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55"/>
       <c r="N55" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
-      <c r="E56">
-[...1 lines deleted...]
-      </c>
+      <c r="E56"/>
       <c r="F56">
-        <v>885</v>
-[...8 lines deleted...]
-      <c r="J56"/>
+        <v>859</v>
+      </c>
+      <c r="G56">
+        <v>537</v>
+      </c>
+      <c r="H56"/>
+      <c r="I56"/>
+      <c r="J56">
+        <v>372</v>
+      </c>
       <c r="K56">
-        <v>882</v>
-[...6 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56"/>
       <c r="N56" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57">
-        <v>868</v>
-[...8 lines deleted...]
-      <c r="J57"/>
+        <v>218</v>
+      </c>
+      <c r="G57">
+        <v>525</v>
+      </c>
+      <c r="H57"/>
+      <c r="I57"/>
+      <c r="J57">
+        <v>380</v>
+      </c>
       <c r="K57">
-        <v>444</v>
-[...6 lines deleted...]
-      </c>
+        <v>816</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57"/>
       <c r="N57" t="s">
-        <v>145</v>
+        <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B58" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58">
-        <v>698</v>
+        <v>342</v>
       </c>
       <c r="G58">
-        <v>745</v>
+        <v>80</v>
       </c>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58">
-        <v>440</v>
+        <v>620</v>
       </c>
       <c r="K58">
-        <v>22</v>
+        <v>647</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B59" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C59"/>
       <c r="D59"/>
-      <c r="E59">
-[...1 lines deleted...]
-      </c>
+      <c r="E59"/>
       <c r="F59">
-        <v>93</v>
+        <v>986</v>
       </c>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
-        <v>524</v>
+        <v>222</v>
       </c>
       <c r="J59"/>
       <c r="K59">
-        <v>726</v>
+        <v>323</v>
       </c>
       <c r="L59">
-        <v>371</v>
+        <v>942</v>
       </c>
       <c r="M59">
-        <v>338</v>
+        <v>593</v>
       </c>
       <c r="N59" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B60" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="G60"/>
+        <v>79</v>
+      </c>
+      <c r="G60">
+        <v>212</v>
+      </c>
       <c r="H60"/>
-      <c r="I60">
-[...2 lines deleted...]
-      <c r="J60"/>
+      <c r="I60"/>
+      <c r="J60">
+        <v>272</v>
+      </c>
       <c r="K60">
-        <v>657</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="L60"/>
+      <c r="M60"/>
       <c r="N60" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B61" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61">
-        <v>976</v>
+        <v>789</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
-        <v>611</v>
+        <v>5</v>
       </c>
       <c r="J61"/>
       <c r="K61">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="L61">
-        <v>373</v>
+        <v>606</v>
       </c>
       <c r="M61">
-        <v>944</v>
+        <v>151</v>
       </c>
       <c r="N61" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B62" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="C62"/>
+        <v>151</v>
+      </c>
+      <c r="C62">
+        <v>540</v>
+      </c>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62">
-        <v>750</v>
+        <v>153</v>
       </c>
       <c r="G62"/>
-      <c r="H62"/>
-      <c r="I62"/>
+      <c r="H62">
+        <v>746</v>
+      </c>
+      <c r="I62">
+        <v>16</v>
+      </c>
       <c r="J62"/>
       <c r="K62">
-        <v>637</v>
-[...2 lines deleted...]
-      <c r="M62"/>
+        <v>854</v>
+      </c>
+      <c r="L62">
+        <v>308</v>
+      </c>
+      <c r="M62">
+        <v>367</v>
+      </c>
       <c r="N62" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B63" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63">
-        <v>807</v>
+        <v>425</v>
       </c>
       <c r="G63">
-        <v>650</v>
+        <v>451</v>
       </c>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63">
-        <v>250</v>
+        <v>896</v>
       </c>
       <c r="K63">
-        <v>532</v>
+        <v>944</v>
       </c>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B64" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
-      <c r="E64"/>
+      <c r="E64">
+        <v>364</v>
+      </c>
       <c r="F64">
-        <v>144</v>
+        <v>16</v>
       </c>
       <c r="G64"/>
-      <c r="H64"/>
+      <c r="H64">
+        <v>277</v>
+      </c>
       <c r="I64">
-        <v>965</v>
+        <v>433</v>
       </c>
       <c r="J64"/>
       <c r="K64">
-        <v>533</v>
+        <v>726</v>
       </c>
       <c r="L64">
-        <v>201</v>
+        <v>323</v>
       </c>
       <c r="M64">
-        <v>236</v>
+        <v>385</v>
       </c>
       <c r="N64" t="s">
-        <v>68</v>
+        <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B65" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
-      <c r="E65">
-[...1 lines deleted...]
-      </c>
+      <c r="E65"/>
       <c r="F65">
-        <v>97</v>
-[...8 lines deleted...]
-      <c r="J65"/>
+        <v>941</v>
+      </c>
+      <c r="G65">
+        <v>290</v>
+      </c>
+      <c r="H65"/>
+      <c r="I65"/>
+      <c r="J65">
+        <v>495</v>
+      </c>
       <c r="K65">
-        <v>641</v>
-[...6 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65"/>
       <c r="N65" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B66" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="G66"/>
       <c r="H66"/>
-      <c r="I66"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I66">
+        <v>138</v>
+      </c>
+      <c r="J66"/>
       <c r="K66">
-        <v>991</v>
-[...2 lines deleted...]
-      <c r="M66"/>
+        <v>157</v>
+      </c>
+      <c r="L66">
+        <v>191</v>
+      </c>
+      <c r="M66">
+        <v>823</v>
+      </c>
       <c r="N66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>667</v>
+      </c>
+      <c r="G67"/>
       <c r="H67"/>
-      <c r="I67"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I67">
+        <v>247</v>
+      </c>
+      <c r="J67"/>
       <c r="K67">
-        <v>229</v>
-[...2 lines deleted...]
-      <c r="M67"/>
+        <v>777</v>
+      </c>
+      <c r="L67">
+        <v>520</v>
+      </c>
+      <c r="M67">
+        <v>253</v>
+      </c>
       <c r="N67" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68">
-        <v>864</v>
+        <v>91</v>
       </c>
       <c r="G68">
-        <v>765</v>
+        <v>16</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68">
-        <v>725</v>
+        <v>511</v>
       </c>
       <c r="K68">
-        <v>249</v>
+        <v>165</v>
       </c>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69">
-        <v>323</v>
+        <v>551</v>
       </c>
       <c r="G69">
-        <v>593</v>
+        <v>59</v>
       </c>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69">
-        <v>630</v>
+        <v>98</v>
       </c>
       <c r="K69">
-        <v>230</v>
+        <v>966</v>
       </c>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70">
-        <v>57</v>
+        <v>981</v>
       </c>
       <c r="G70">
-        <v>626</v>
+        <v>400</v>
       </c>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70">
-        <v>633</v>
+        <v>375</v>
       </c>
       <c r="K70">
-        <v>414</v>
+        <v>678</v>
       </c>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71">
-        <v>784</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
-      <c r="J71">
-[...1 lines deleted...]
-      </c>
+      <c r="J71"/>
       <c r="K71">
-        <v>501</v>
+        <v>898</v>
       </c>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72">
-        <v>485</v>
+        <v>446</v>
       </c>
       <c r="G72">
-        <v>324</v>
+        <v>561</v>
       </c>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72">
-        <v>222</v>
+        <v>56</v>
       </c>
       <c r="K72">
-        <v>869</v>
+        <v>210</v>
       </c>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73">
-        <v>938</v>
-[...1 lines deleted...]
-      <c r="G73"/>
+        <v>854</v>
+      </c>
+      <c r="G73">
+        <v>541</v>
+      </c>
       <c r="H73"/>
-      <c r="I73">
-[...2 lines deleted...]
-      <c r="J73"/>
+      <c r="I73"/>
+      <c r="J73">
+        <v>138</v>
+      </c>
       <c r="K73">
-        <v>590</v>
-[...6 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="L73"/>
+      <c r="M73"/>
       <c r="N73" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="G74">
-        <v>1000</v>
+        <v>205</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74">
-        <v>994</v>
+        <v>280</v>
       </c>
       <c r="K74">
-        <v>597</v>
+        <v>247</v>
       </c>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B75" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="G75"/>
+        <v>944</v>
+      </c>
+      <c r="G75">
+        <v>609</v>
+      </c>
       <c r="H75"/>
-      <c r="I75">
-[...2 lines deleted...]
-      <c r="J75"/>
+      <c r="I75"/>
+      <c r="J75">
+        <v>313</v>
+      </c>
       <c r="K75">
-        <v>467</v>
-[...6 lines deleted...]
-      </c>
+        <v>996</v>
+      </c>
+      <c r="L75"/>
+      <c r="M75"/>
       <c r="N75" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B76" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>570</v>
+      </c>
+      <c r="G76"/>
       <c r="H76"/>
-      <c r="I76"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I76">
+        <v>156</v>
+      </c>
+      <c r="J76"/>
       <c r="K76">
-        <v>422</v>
-[...2 lines deleted...]
-      <c r="M76"/>
+        <v>999</v>
+      </c>
+      <c r="L76">
+        <v>343</v>
+      </c>
+      <c r="M76">
+        <v>297</v>
+      </c>
       <c r="N76" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77">
-        <v>834</v>
+        <v>53</v>
       </c>
       <c r="G77">
-        <v>253</v>
+        <v>422</v>
       </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77">
-        <v>837</v>
+        <v>792</v>
       </c>
       <c r="K77">
-        <v>216</v>
+        <v>753</v>
       </c>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C78"/>
       <c r="D78"/>
-      <c r="E78"/>
+      <c r="E78">
+        <v>120</v>
+      </c>
       <c r="F78">
-        <v>472</v>
-[...8 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="G78"/>
+      <c r="H78">
+        <v>645</v>
+      </c>
+      <c r="I78">
+        <v>248</v>
+      </c>
+      <c r="J78"/>
       <c r="K78">
-        <v>280</v>
-[...2 lines deleted...]
-      <c r="M78"/>
+        <v>679</v>
+      </c>
+      <c r="L78">
+        <v>547</v>
+      </c>
+      <c r="M78">
+        <v>622</v>
+      </c>
       <c r="N78" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B79" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C79"/>
       <c r="D79"/>
-      <c r="E79">
-[...1 lines deleted...]
-      </c>
+      <c r="E79"/>
       <c r="F79">
-        <v>922</v>
+        <v>53</v>
       </c>
       <c r="G79"/>
-      <c r="H79">
-[...4 lines deleted...]
-      </c>
+      <c r="H79"/>
+      <c r="I79"/>
       <c r="J79"/>
       <c r="K79">
-        <v>742</v>
-[...6 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="L79"/>
+      <c r="M79"/>
       <c r="N79" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B80" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="G80"/>
       <c r="H80"/>
-      <c r="I80"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I80">
+        <v>784</v>
+      </c>
+      <c r="J80"/>
       <c r="K80">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="M80"/>
+        <v>287</v>
+      </c>
+      <c r="L80">
+        <v>185</v>
+      </c>
+      <c r="M80">
+        <v>253</v>
+      </c>
       <c r="N80" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B81" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81">
-        <v>116</v>
+        <v>458</v>
       </c>
       <c r="G81">
-        <v>811</v>
+        <v>685</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="K81">
-        <v>317</v>
+        <v>442</v>
       </c>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B82" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82">
-        <v>693</v>
+        <v>586</v>
       </c>
       <c r="K82">
-        <v>549</v>
+        <v>25</v>
       </c>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82" t="s">
-        <v>39</v>
+        <v>194</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83">
-        <v>485</v>
-[...1 lines deleted...]
-      <c r="G83"/>
+        <v>871</v>
+      </c>
+      <c r="G83">
+        <v>525</v>
+      </c>
       <c r="H83"/>
       <c r="I83"/>
-      <c r="J83"/>
+      <c r="J83">
+        <v>969</v>
+      </c>
       <c r="K83">
-        <v>897</v>
+        <v>640</v>
       </c>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B84" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84">
-        <v>189</v>
+        <v>811</v>
       </c>
       <c r="G84">
-        <v>84</v>
+        <v>878</v>
       </c>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84">
-        <v>535</v>
+        <v>466</v>
       </c>
       <c r="K84">
-        <v>730</v>
+        <v>797</v>
       </c>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85">
-        <v>12</v>
-[...8 lines deleted...]
-      <c r="J85"/>
+        <v>577</v>
+      </c>
+      <c r="G85">
+        <v>786</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85"/>
+      <c r="J85">
+        <v>361</v>
+      </c>
       <c r="K85">
-        <v>513</v>
-[...6 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="L85"/>
+      <c r="M85"/>
       <c r="N85" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="G86"/>
       <c r="H86"/>
-      <c r="I86"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I86">
+        <v>655</v>
+      </c>
+      <c r="J86"/>
       <c r="K86">
-        <v>629</v>
-[...2 lines deleted...]
-      <c r="M86"/>
+        <v>254</v>
+      </c>
+      <c r="L86">
+        <v>244</v>
+      </c>
+      <c r="M86">
+        <v>267</v>
+      </c>
       <c r="N86" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B87" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87">
-        <v>799</v>
-[...1 lines deleted...]
-      <c r="G87"/>
+        <v>320</v>
+      </c>
+      <c r="G87">
+        <v>213</v>
+      </c>
       <c r="H87"/>
       <c r="I87"/>
-      <c r="J87"/>
+      <c r="J87">
+        <v>232</v>
+      </c>
       <c r="K87">
-        <v>820</v>
+        <v>9</v>
       </c>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87" t="s">
-        <v>208</v>
+        <v>102</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B88" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88">
-        <v>552</v>
+        <v>223</v>
       </c>
       <c r="G88">
-        <v>727</v>
+        <v>318</v>
       </c>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88">
-        <v>356</v>
+        <v>281</v>
       </c>
       <c r="K88">
-        <v>372</v>
+        <v>576</v>
       </c>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B89" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="C89"/>
+        <v>27</v>
+      </c>
+      <c r="C89">
+        <v>289</v>
+      </c>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89">
-        <v>745</v>
+        <v>278</v>
       </c>
       <c r="G89"/>
-      <c r="H89"/>
+      <c r="H89">
+        <v>721</v>
+      </c>
       <c r="I89">
-        <v>500</v>
+        <v>212</v>
       </c>
       <c r="J89"/>
       <c r="K89">
-        <v>105</v>
+        <v>181</v>
       </c>
       <c r="L89">
-        <v>837</v>
+        <v>344</v>
       </c>
       <c r="M89">
-        <v>901</v>
+        <v>384</v>
       </c>
       <c r="N89" t="s">
-        <v>48</v>
+        <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B90" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90">
-        <v>271</v>
+        <v>743</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90">
-        <v>291</v>
+        <v>33</v>
       </c>
       <c r="J90"/>
       <c r="K90">
-        <v>780</v>
+        <v>391</v>
       </c>
       <c r="L90">
-        <v>339</v>
+        <v>945</v>
       </c>
       <c r="M90">
-        <v>152</v>
+        <v>452</v>
       </c>
       <c r="N90" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B91" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="G91"/>
+        <v>36</v>
+      </c>
+      <c r="G91">
+        <v>880</v>
+      </c>
       <c r="H91"/>
-      <c r="I91">
-[...2 lines deleted...]
-      <c r="J91"/>
+      <c r="I91"/>
+      <c r="J91">
+        <v>197</v>
+      </c>
       <c r="K91">
-        <v>156</v>
-[...6 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="L91"/>
+      <c r="M91"/>
       <c r="N91" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92"/>
       <c r="F92">
-        <v>670</v>
-[...3 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="G92"/>
       <c r="H92"/>
-      <c r="I92"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I92">
+        <v>65</v>
+      </c>
+      <c r="J92"/>
       <c r="K92">
-        <v>409</v>
-[...2 lines deleted...]
-      <c r="M92"/>
+        <v>100</v>
+      </c>
+      <c r="L92">
+        <v>552</v>
+      </c>
+      <c r="M92">
+        <v>215</v>
+      </c>
       <c r="N92" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B93" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93">
-        <v>426</v>
+        <v>971</v>
       </c>
       <c r="G93">
-        <v>476</v>
+        <v>540</v>
       </c>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93">
-        <v>761</v>
+        <v>181</v>
       </c>
       <c r="K93">
-        <v>567</v>
+        <v>153</v>
       </c>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B94" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C94"/>
       <c r="D94"/>
-      <c r="E94"/>
+      <c r="E94">
+        <v>378</v>
+      </c>
       <c r="F94">
-        <v>654</v>
+        <v>261</v>
       </c>
       <c r="G94"/>
-      <c r="H94"/>
+      <c r="H94">
+        <v>279</v>
+      </c>
       <c r="I94">
-        <v>307</v>
+        <v>495</v>
       </c>
       <c r="J94"/>
       <c r="K94">
-        <v>229</v>
+        <v>41</v>
       </c>
       <c r="L94">
-        <v>341</v>
+        <v>516</v>
       </c>
       <c r="M94">
-        <v>713</v>
+        <v>464</v>
       </c>
       <c r="N94" t="s">
-        <v>36</v>
+        <v>219</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>224</v>
+        <v>30</v>
       </c>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="G95"/>
       <c r="H95"/>
-      <c r="I95"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I95">
+        <v>380</v>
+      </c>
+      <c r="J95"/>
       <c r="K95">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="M95"/>
+        <v>810</v>
+      </c>
+      <c r="L95">
+        <v>196</v>
+      </c>
+      <c r="M95">
+        <v>724</v>
+      </c>
       <c r="N95" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96">
-        <v>572</v>
-[...3 lines deleted...]
-      </c>
+        <v>624</v>
+      </c>
+      <c r="G96"/>
       <c r="H96"/>
-      <c r="I96"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I96">
+        <v>727</v>
+      </c>
+      <c r="J96"/>
       <c r="K96">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="M96"/>
+        <v>872</v>
+      </c>
+      <c r="L96">
+        <v>138</v>
+      </c>
+      <c r="M96">
+        <v>628</v>
+      </c>
       <c r="N96" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C97"/>
       <c r="D97"/>
-      <c r="E97">
-[...1 lines deleted...]
-      </c>
+      <c r="E97"/>
       <c r="F97">
-        <v>578</v>
-[...8 lines deleted...]
-      <c r="J97"/>
+        <v>985</v>
+      </c>
+      <c r="G97">
+        <v>143</v>
+      </c>
+      <c r="H97"/>
+      <c r="I97"/>
+      <c r="J97">
+        <v>177</v>
+      </c>
       <c r="K97">
-        <v>704</v>
-[...6 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="L97"/>
+      <c r="M97"/>
       <c r="N97" t="s">
-        <v>229</v>
+        <v>56</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98">
-        <v>561</v>
+        <v>402</v>
       </c>
       <c r="G98">
-        <v>132</v>
+        <v>609</v>
       </c>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="K98">
-        <v>185</v>
+        <v>20</v>
       </c>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99">
-        <v>133</v>
+        <v>651</v>
       </c>
       <c r="G99">
-        <v>433</v>
+        <v>987</v>
       </c>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99">
-        <v>200</v>
+        <v>451</v>
       </c>
       <c r="K99">
-        <v>64</v>
+        <v>624</v>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100">
-        <v>464</v>
-[...3 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="G100"/>
       <c r="H100"/>
-      <c r="I100"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I100">
+        <v>153</v>
+      </c>
+      <c r="J100"/>
       <c r="K100">
-        <v>617</v>
-[...2 lines deleted...]
-      <c r="M100"/>
+        <v>806</v>
+      </c>
+      <c r="L100">
+        <v>580</v>
+      </c>
+      <c r="M100">
+        <v>539</v>
+      </c>
       <c r="N100" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101">
-        <v>756</v>
-[...1 lines deleted...]
-      <c r="G101"/>
+        <v>478</v>
+      </c>
+      <c r="G101">
+        <v>564</v>
+      </c>
       <c r="H101"/>
-      <c r="I101">
-[...2 lines deleted...]
-      <c r="J101"/>
+      <c r="I101"/>
+      <c r="J101">
+        <v>821</v>
+      </c>
       <c r="K101">
-        <v>394</v>
-[...6 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101"/>
       <c r="N101" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102">
-        <v>703</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
-      <c r="J102">
-[...1 lines deleted...]
-      </c>
+      <c r="J102"/>
       <c r="K102">
-        <v>97</v>
+        <v>718</v>
       </c>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="G103"/>
+        <v>662</v>
+      </c>
+      <c r="G103">
+        <v>62</v>
+      </c>
       <c r="H103"/>
-      <c r="I103">
-[...2 lines deleted...]
-      <c r="J103"/>
+      <c r="I103"/>
+      <c r="J103">
+        <v>169</v>
+      </c>
       <c r="K103">
-        <v>816</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="L103"/>
+      <c r="M103"/>
       <c r="N103" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C104"/>
       <c r="D104"/>
-      <c r="E104">
-[...1 lines deleted...]
-      </c>
+      <c r="E104"/>
       <c r="F104">
-        <v>902</v>
-[...8 lines deleted...]
-      <c r="J104"/>
+        <v>895</v>
+      </c>
+      <c r="G104">
+        <v>388</v>
+      </c>
+      <c r="H104"/>
+      <c r="I104"/>
+      <c r="J104">
+        <v>380</v>
+      </c>
       <c r="K104">
-        <v>428</v>
-[...6 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="L104"/>
+      <c r="M104"/>
       <c r="N104" t="s">
-        <v>244</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105">
-        <v>376</v>
+        <v>961</v>
       </c>
       <c r="G105">
-        <v>238</v>
+        <v>161</v>
       </c>
       <c r="H105"/>
       <c r="I105"/>
       <c r="J105">
-        <v>499</v>
+        <v>437</v>
       </c>
       <c r="K105">
-        <v>751</v>
+        <v>459</v>
       </c>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106">
-        <v>705</v>
+        <v>437</v>
       </c>
       <c r="G106">
-        <v>222</v>
+        <v>555</v>
       </c>
       <c r="H106"/>
       <c r="I106"/>
       <c r="J106">
-        <v>801</v>
+        <v>598</v>
       </c>
       <c r="K106">
-        <v>332</v>
+        <v>649</v>
       </c>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C107"/>
       <c r="D107"/>
-      <c r="E107"/>
+      <c r="E107">
+        <v>664</v>
+      </c>
       <c r="F107">
-        <v>292</v>
-[...8 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="G107"/>
+      <c r="H107">
+        <v>394</v>
+      </c>
+      <c r="I107">
+        <v>716</v>
+      </c>
+      <c r="J107"/>
       <c r="K107">
-        <v>660</v>
-[...2 lines deleted...]
-      <c r="M107"/>
+        <v>351</v>
+      </c>
+      <c r="L107">
+        <v>527</v>
+      </c>
+      <c r="M107">
+        <v>474</v>
+      </c>
       <c r="N107" t="s">
-        <v>28</v>
+        <v>246</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B108" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
       <c r="F108">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="G108"/>
+        <v>399</v>
+      </c>
+      <c r="G108">
+        <v>770</v>
+      </c>
       <c r="H108"/>
-      <c r="I108">
-[...2 lines deleted...]
-      <c r="J108"/>
+      <c r="I108"/>
+      <c r="J108">
+        <v>981</v>
+      </c>
       <c r="K108">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108"/>
       <c r="N108" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B109" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
       <c r="F109">
-        <v>655</v>
+        <v>137</v>
       </c>
       <c r="G109">
-        <v>86</v>
+        <v>698</v>
       </c>
       <c r="H109"/>
       <c r="I109"/>
       <c r="J109">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="K109">
-        <v>756</v>
+        <v>260</v>
       </c>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B110" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
       <c r="F110">
-        <v>524</v>
+        <v>730</v>
       </c>
       <c r="G110">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H110"/>
       <c r="I110"/>
       <c r="J110">
-        <v>731</v>
+        <v>433</v>
       </c>
       <c r="K110">
-        <v>75</v>
+        <v>528</v>
       </c>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B111" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C111"/>
       <c r="D111"/>
       <c r="E111"/>
       <c r="F111">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="G111"/>
       <c r="H111"/>
-      <c r="I111"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I111">
+        <v>996</v>
+      </c>
+      <c r="J111"/>
       <c r="K111">
-        <v>785</v>
-[...2 lines deleted...]
-      <c r="M111"/>
+        <v>996</v>
+      </c>
+      <c r="L111">
+        <v>240</v>
+      </c>
+      <c r="M111">
+        <v>41</v>
+      </c>
       <c r="N111" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B112" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C112"/>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112">
-        <v>588</v>
+        <v>81</v>
       </c>
       <c r="G112"/>
       <c r="H112"/>
       <c r="I112">
-        <v>721</v>
+        <v>322</v>
       </c>
       <c r="J112"/>
       <c r="K112">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="L112">
-        <v>547</v>
+        <v>139</v>
       </c>
       <c r="M112">
-        <v>679</v>
+        <v>59</v>
       </c>
       <c r="N112" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B113" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C113"/>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113">
-        <v>854</v>
+        <v>645</v>
       </c>
       <c r="G113">
-        <v>341</v>
+        <v>770</v>
       </c>
       <c r="H113"/>
       <c r="I113"/>
       <c r="J113">
-        <v>436</v>
+        <v>614</v>
       </c>
       <c r="K113">
-        <v>594</v>
+        <v>624</v>
       </c>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B114" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C114"/>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114">
-        <v>530</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G114"/>
       <c r="H114"/>
-      <c r="I114"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I114">
+        <v>392</v>
+      </c>
+      <c r="J114"/>
       <c r="K114">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="M114"/>
+        <v>488</v>
+      </c>
+      <c r="L114">
+        <v>315</v>
+      </c>
+      <c r="M114">
+        <v>795</v>
+      </c>
       <c r="N114" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B115" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C115"/>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="G115"/>
       <c r="H115"/>
       <c r="I115"/>
       <c r="J115">
-        <v>320</v>
+        <v>942</v>
       </c>
       <c r="K115">
-        <v>373</v>
+        <v>60</v>
       </c>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B116" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C116"/>
       <c r="D116"/>
-      <c r="E116"/>
+      <c r="E116">
+        <v>351</v>
+      </c>
       <c r="F116">
-        <v>194</v>
-[...8 lines deleted...]
-      </c>
+        <v>742</v>
+      </c>
+      <c r="G116"/>
+      <c r="H116">
+        <v>827</v>
+      </c>
+      <c r="I116">
+        <v>459</v>
+      </c>
+      <c r="J116"/>
       <c r="K116">
-        <v>670</v>
-[...2 lines deleted...]
-      <c r="M116"/>
+        <v>512</v>
+      </c>
+      <c r="L116">
+        <v>767</v>
+      </c>
+      <c r="M116">
+        <v>864</v>
+      </c>
       <c r="N116" t="s">
-        <v>68</v>
+        <v>265</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B117" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C117"/>
       <c r="D117"/>
       <c r="E117"/>
       <c r="F117">
-        <v>318</v>
+        <v>611</v>
       </c>
       <c r="G117"/>
       <c r="H117"/>
       <c r="I117">
-        <v>78</v>
+        <v>200</v>
       </c>
       <c r="J117"/>
       <c r="K117">
-        <v>304</v>
+        <v>457</v>
       </c>
       <c r="L117">
-        <v>310</v>
+        <v>814</v>
       </c>
       <c r="M117">
-        <v>186</v>
+        <v>960</v>
       </c>
       <c r="N117" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B118" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="C118"/>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118">
-        <v>99</v>
-[...8 lines deleted...]
-      <c r="J118"/>
+        <v>506</v>
+      </c>
+      <c r="G118">
+        <v>558</v>
+      </c>
+      <c r="H118"/>
+      <c r="I118"/>
+      <c r="J118">
+        <v>146</v>
+      </c>
       <c r="K118">
-        <v>828</v>
-[...6 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="L118"/>
+      <c r="M118"/>
       <c r="N118" t="s">
-        <v>273</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B119" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C119"/>
       <c r="D119"/>
-      <c r="E119">
-[...1 lines deleted...]
-      </c>
+      <c r="E119"/>
       <c r="F119">
-        <v>85</v>
-[...8 lines deleted...]
-      <c r="J119"/>
+        <v>291</v>
+      </c>
+      <c r="G119">
+        <v>192</v>
+      </c>
+      <c r="H119"/>
+      <c r="I119"/>
+      <c r="J119">
+        <v>516</v>
+      </c>
       <c r="K119">
-        <v>460</v>
-[...6 lines deleted...]
-      </c>
+        <v>726</v>
+      </c>
+      <c r="L119"/>
+      <c r="M119"/>
       <c r="N119" t="s">
-        <v>276</v>
+        <v>48</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B120" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120">
-        <v>850</v>
-[...1 lines deleted...]
-      <c r="G120"/>
+        <v>207</v>
+      </c>
+      <c r="G120">
+        <v>673</v>
+      </c>
       <c r="H120"/>
-      <c r="I120">
-[...2 lines deleted...]
-      <c r="J120"/>
+      <c r="I120"/>
+      <c r="J120">
+        <v>65</v>
+      </c>
       <c r="K120">
-        <v>330</v>
-[...6 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="L120"/>
+      <c r="M120"/>
       <c r="N120" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B121" t="s">
-        <v>44</v>
+        <v>275</v>
       </c>
       <c r="C121"/>
       <c r="D121"/>
       <c r="E121"/>
       <c r="F121">
-        <v>697</v>
+        <v>212</v>
       </c>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121">
-        <v>488</v>
+        <v>785</v>
       </c>
       <c r="J121"/>
       <c r="K121">
-        <v>56</v>
+        <v>469</v>
       </c>
       <c r="L121">
-        <v>478</v>
+        <v>640</v>
       </c>
       <c r="M121">
-        <v>599</v>
+        <v>449</v>
       </c>
       <c r="N121" t="s">
-        <v>280</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B122" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C122"/>
       <c r="D122"/>
       <c r="E122"/>
       <c r="F122">
-        <v>174</v>
+        <v>818</v>
       </c>
       <c r="G122">
-        <v>854</v>
+        <v>940</v>
       </c>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122">
-        <v>712</v>
+        <v>390</v>
       </c>
       <c r="K122">
-        <v>790</v>
+        <v>889</v>
       </c>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:14">
       <c r="A123" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B123" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C123"/>
       <c r="D123"/>
       <c r="E123"/>
       <c r="F123">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="G123"/>
+        <v>196</v>
+      </c>
+      <c r="G123">
+        <v>719</v>
+      </c>
       <c r="H123"/>
-      <c r="I123">
-[...2 lines deleted...]
-      <c r="J123"/>
+      <c r="I123"/>
+      <c r="J123">
+        <v>290</v>
+      </c>
       <c r="K123">
-        <v>570</v>
-[...6 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="L123"/>
+      <c r="M123"/>
       <c r="N123" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B124" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C124"/>
       <c r="D124"/>
       <c r="E124"/>
       <c r="F124">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="G124"/>
+        <v>108</v>
+      </c>
+      <c r="G124">
+        <v>509</v>
+      </c>
       <c r="H124"/>
-      <c r="I124">
-[...2 lines deleted...]
-      <c r="J124"/>
+      <c r="I124"/>
+      <c r="J124">
+        <v>141</v>
+      </c>
       <c r="K124">
-        <v>412</v>
-[...6 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="L124"/>
+      <c r="M124"/>
       <c r="N124" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
     </row>
     <row r="125" spans="1:14">
       <c r="A125" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B125" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C125"/>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125">
-        <v>145</v>
+        <v>666</v>
       </c>
       <c r="G125">
-        <v>562</v>
+        <v>537</v>
       </c>
       <c r="H125"/>
       <c r="I125"/>
       <c r="J125">
-        <v>457</v>
+        <v>364</v>
       </c>
       <c r="K125">
-        <v>8</v>
+        <v>958</v>
       </c>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B126" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="C126"/>
       <c r="D126"/>
       <c r="E126"/>
       <c r="F126">
-        <v>973</v>
+        <v>31</v>
       </c>
       <c r="G126">
-        <v>97</v>
+        <v>565</v>
       </c>
       <c r="H126"/>
       <c r="I126"/>
       <c r="J126">
-        <v>127</v>
+        <v>537</v>
       </c>
       <c r="K126">
-        <v>646</v>
+        <v>528</v>
       </c>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B127" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C127"/>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127">
-        <v>504</v>
-[...3 lines deleted...]
-      </c>
+        <v>792</v>
+      </c>
+      <c r="G127"/>
       <c r="H127"/>
-      <c r="I127"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I127">
+        <v>44</v>
+      </c>
+      <c r="J127"/>
       <c r="K127">
-        <v>525</v>
-[...2 lines deleted...]
-      <c r="M127"/>
+        <v>508</v>
+      </c>
+      <c r="L127">
+        <v>925</v>
+      </c>
+      <c r="M127">
+        <v>500</v>
+      </c>
       <c r="N127" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B128" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="C128"/>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128">
-        <v>121</v>
+        <v>398</v>
       </c>
       <c r="G128">
-        <v>361</v>
+        <v>271</v>
       </c>
       <c r="H128"/>
       <c r="I128"/>
       <c r="J128">
-        <v>600</v>
+        <v>232</v>
       </c>
       <c r="K128">
-        <v>853</v>
+        <v>727</v>
       </c>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B129" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C129"/>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129">
-        <v>478</v>
+        <v>104</v>
       </c>
       <c r="G129"/>
-      <c r="H129"/>
+      <c r="H129">
+        <v>778</v>
+      </c>
       <c r="I129">
-        <v>268</v>
+        <v>809</v>
       </c>
       <c r="J129"/>
       <c r="K129">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="L129">
-        <v>249</v>
+        <v>667</v>
       </c>
       <c r="M129">
-        <v>417</v>
+        <v>697</v>
       </c>
       <c r="N129" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B130" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C130"/>
       <c r="D130"/>
-      <c r="E130">
-[...1 lines deleted...]
-      </c>
+      <c r="E130"/>
       <c r="F130">
-        <v>589</v>
-[...8 lines deleted...]
-      <c r="J130"/>
+        <v>593</v>
+      </c>
+      <c r="G130">
+        <v>909</v>
+      </c>
+      <c r="H130"/>
+      <c r="I130"/>
+      <c r="J130">
+        <v>898</v>
+      </c>
       <c r="K130">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="L130"/>
+      <c r="M130"/>
       <c r="N130" t="s">
-        <v>229</v>
+        <v>61</v>
       </c>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B131" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C131"/>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="G131"/>
       <c r="H131"/>
-      <c r="I131"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I131">
+        <v>720</v>
+      </c>
+      <c r="J131"/>
       <c r="K131">
-        <v>345</v>
-[...2 lines deleted...]
-      <c r="M131"/>
+        <v>143</v>
+      </c>
+      <c r="L131">
+        <v>129</v>
+      </c>
+      <c r="M131">
+        <v>874</v>
+      </c>
       <c r="N131" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B132" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C132"/>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="G132"/>
+        <v>356</v>
+      </c>
+      <c r="G132">
+        <v>18</v>
+      </c>
       <c r="H132"/>
-      <c r="I132">
-[...2 lines deleted...]
-      <c r="J132"/>
+      <c r="I132"/>
+      <c r="J132">
+        <v>91</v>
+      </c>
       <c r="K132">
-        <v>644</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="L132"/>
+      <c r="M132"/>
       <c r="N132" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B133" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C133"/>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="G133"/>
       <c r="H133"/>
-      <c r="I133"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I133">
+        <v>907</v>
+      </c>
+      <c r="J133"/>
       <c r="K133">
-        <v>288</v>
-[...2 lines deleted...]
-      <c r="M133"/>
+        <v>333</v>
+      </c>
+      <c r="L133">
+        <v>197</v>
+      </c>
+      <c r="M133">
+        <v>224</v>
+      </c>
       <c r="N133" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:14">
       <c r="A134" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B134" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C134"/>
       <c r="D134"/>
       <c r="E134"/>
       <c r="F134">
-        <v>401</v>
+        <v>962</v>
       </c>
       <c r="G134">
-        <v>823</v>
+        <v>328</v>
       </c>
       <c r="H134"/>
       <c r="I134"/>
       <c r="J134">
-        <v>210</v>
+        <v>828</v>
       </c>
       <c r="K134">
-        <v>436</v>
+        <v>311</v>
       </c>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
     </row>
     <row r="135" spans="1:14">
       <c r="A135" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B135" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C135"/>
       <c r="D135"/>
       <c r="E135"/>
       <c r="F135">
-        <v>478</v>
+        <v>936</v>
       </c>
       <c r="G135">
-        <v>118</v>
+        <v>471</v>
       </c>
       <c r="H135"/>
       <c r="I135"/>
       <c r="J135">
-        <v>742</v>
+        <v>690</v>
       </c>
       <c r="K135">
-        <v>20</v>
+        <v>365</v>
       </c>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B136" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="C136"/>
       <c r="D136"/>
       <c r="E136"/>
       <c r="F136">
-        <v>384</v>
+        <v>516</v>
       </c>
       <c r="G136">
-        <v>93</v>
+        <v>662</v>
       </c>
       <c r="H136"/>
       <c r="I136"/>
       <c r="J136">
-        <v>323</v>
+        <v>381</v>
       </c>
       <c r="K136">
-        <v>987</v>
+        <v>26</v>
       </c>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="137" spans="1:14">
       <c r="A137" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B137" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C137"/>
       <c r="D137"/>
       <c r="E137"/>
       <c r="F137">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>971</v>
+      </c>
+      <c r="G137"/>
       <c r="H137"/>
-      <c r="I137"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I137">
+        <v>3</v>
+      </c>
+      <c r="J137"/>
       <c r="K137">
-        <v>615</v>
-[...2 lines deleted...]
-      <c r="M137"/>
+        <v>734</v>
+      </c>
+      <c r="L137">
+        <v>704</v>
+      </c>
+      <c r="M137">
+        <v>831</v>
+      </c>
       <c r="N137" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
     </row>
     <row r="138" spans="1:14">
       <c r="A138" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B138" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="C138"/>
       <c r="D138"/>
       <c r="E138"/>
       <c r="F138">
-        <v>190</v>
+        <v>624</v>
       </c>
       <c r="G138">
-        <v>666</v>
+        <v>856</v>
       </c>
       <c r="H138"/>
       <c r="I138"/>
       <c r="J138">
-        <v>619</v>
+        <v>566</v>
       </c>
       <c r="K138">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B139" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C139"/>
       <c r="D139"/>
       <c r="E139"/>
       <c r="F139">
-        <v>45</v>
+        <v>612</v>
       </c>
       <c r="G139">
-        <v>76</v>
+        <v>889</v>
       </c>
       <c r="H139"/>
       <c r="I139"/>
       <c r="J139">
-        <v>151</v>
+        <v>302</v>
       </c>
       <c r="K139">
-        <v>571</v>
+        <v>862</v>
       </c>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:14">
       <c r="A140" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B140" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C140"/>
       <c r="D140"/>
       <c r="E140"/>
       <c r="F140">
-        <v>303</v>
+        <v>790</v>
       </c>
       <c r="G140">
-        <v>359</v>
+        <v>599</v>
       </c>
       <c r="H140"/>
       <c r="I140"/>
       <c r="J140">
-        <v>969</v>
+        <v>777</v>
       </c>
       <c r="K140">
-        <v>499</v>
+        <v>679</v>
       </c>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="141" spans="1:14">
       <c r="A141" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B141" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C141"/>
       <c r="D141"/>
       <c r="E141"/>
       <c r="F141">
-        <v>866</v>
+        <v>632</v>
       </c>
       <c r="G141">
-        <v>10</v>
+        <v>299</v>
       </c>
       <c r="H141"/>
       <c r="I141"/>
       <c r="J141">
-        <v>739</v>
+        <v>665</v>
       </c>
       <c r="K141">
-        <v>217</v>
+        <v>520</v>
       </c>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
     </row>
     <row r="142" spans="1:14">
       <c r="A142" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B142" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C142"/>
       <c r="D142"/>
       <c r="E142"/>
       <c r="F142">
-        <v>917</v>
-[...1 lines deleted...]
-      <c r="G142"/>
+        <v>96</v>
+      </c>
+      <c r="G142">
+        <v>812</v>
+      </c>
       <c r="H142"/>
-      <c r="I142">
-[...2 lines deleted...]
-      <c r="J142"/>
+      <c r="I142"/>
+      <c r="J142">
+        <v>786</v>
+      </c>
       <c r="K142">
-        <v>255</v>
-[...6 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="L142"/>
+      <c r="M142"/>
       <c r="N142" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:14">
       <c r="A143" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B143" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C143"/>
       <c r="D143"/>
       <c r="E143"/>
       <c r="F143">
-        <v>25</v>
+        <v>516</v>
       </c>
       <c r="G143">
-        <v>372</v>
+        <v>529</v>
       </c>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143">
-        <v>369</v>
+        <v>893</v>
       </c>
       <c r="K143">
-        <v>829</v>
+        <v>10</v>
       </c>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="144" spans="1:14">
       <c r="A144" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B144" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C144"/>
       <c r="D144"/>
       <c r="E144"/>
       <c r="F144">
-        <v>575</v>
+        <v>498</v>
       </c>
       <c r="G144">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="H144"/>
       <c r="I144"/>
       <c r="J144">
-        <v>578</v>
+        <v>983</v>
       </c>
       <c r="K144">
-        <v>529</v>
+        <v>995</v>
       </c>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="145" spans="1:14">
       <c r="A145" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B145" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C145"/>
       <c r="D145"/>
       <c r="E145"/>
       <c r="F145">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="G145"/>
       <c r="H145"/>
       <c r="I145">
-        <v>258</v>
+        <v>377</v>
       </c>
       <c r="J145"/>
       <c r="K145">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="L145">
-        <v>513</v>
+        <v>427</v>
       </c>
       <c r="M145">
-        <v>73</v>
+        <v>127</v>
       </c>
       <c r="N145" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
     </row>
     <row r="146" spans="1:14">
       <c r="A146" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B146" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C146"/>
       <c r="D146"/>
-      <c r="E146"/>
+      <c r="E146">
+        <v>763</v>
+      </c>
       <c r="F146">
-        <v>743</v>
-[...8 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="G146"/>
+      <c r="H146">
+        <v>400</v>
+      </c>
+      <c r="I146">
+        <v>745</v>
+      </c>
+      <c r="J146"/>
       <c r="K146">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="M146"/>
+        <v>568</v>
+      </c>
+      <c r="L146">
+        <v>520</v>
+      </c>
+      <c r="M146">
+        <v>579</v>
+      </c>
       <c r="N146" t="s">
-        <v>39</v>
+        <v>326</v>
       </c>
     </row>
     <row r="147" spans="1:14">
       <c r="A147" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B147" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C147"/>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="G147"/>
+        <v>792</v>
+      </c>
+      <c r="G147">
+        <v>675</v>
+      </c>
       <c r="H147"/>
-      <c r="I147">
-[...2 lines deleted...]
-      <c r="J147"/>
+      <c r="I147"/>
+      <c r="J147">
+        <v>217</v>
+      </c>
       <c r="K147">
-        <v>977</v>
-[...6 lines deleted...]
-      </c>
+        <v>909</v>
+      </c>
+      <c r="L147"/>
+      <c r="M147"/>
       <c r="N147" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:14">
       <c r="A148" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B148" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C148"/>
       <c r="D148"/>
       <c r="E148"/>
       <c r="F148">
-        <v>591</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="G148"/>
       <c r="H148"/>
-      <c r="I148"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I148">
+        <v>594</v>
+      </c>
+      <c r="J148"/>
       <c r="K148">
-        <v>503</v>
-[...2 lines deleted...]
-      <c r="M148"/>
+        <v>630</v>
+      </c>
+      <c r="L148">
+        <v>196</v>
+      </c>
+      <c r="M148">
+        <v>57</v>
+      </c>
       <c r="N148" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="149" spans="1:14">
       <c r="A149" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B149" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C149"/>
       <c r="D149"/>
       <c r="E149"/>
       <c r="F149">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G149"/>
       <c r="H149"/>
       <c r="I149"/>
-      <c r="J149">
-[...1 lines deleted...]
-      </c>
+      <c r="J149"/>
       <c r="K149">
-        <v>859</v>
+        <v>797</v>
       </c>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
     </row>
     <row r="150" spans="1:14">
       <c r="A150" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B150" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C150"/>
       <c r="D150"/>
       <c r="E150"/>
       <c r="F150">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="G150"/>
       <c r="H150"/>
-      <c r="I150"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I150">
+        <v>206</v>
+      </c>
+      <c r="J150"/>
       <c r="K150">
-        <v>512</v>
-[...2 lines deleted...]
-      <c r="M150"/>
+        <v>692</v>
+      </c>
+      <c r="L150">
+        <v>12</v>
+      </c>
+      <c r="M150">
+        <v>290</v>
+      </c>
       <c r="N150" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:14">
       <c r="A151" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B151" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C151"/>
       <c r="D151"/>
       <c r="E151"/>
       <c r="F151">
-        <v>508</v>
+        <v>1000</v>
       </c>
       <c r="G151">
-        <v>149</v>
+        <v>370</v>
       </c>
       <c r="H151"/>
       <c r="I151"/>
       <c r="J151">
-        <v>962</v>
+        <v>119</v>
       </c>
       <c r="K151">
-        <v>232</v>
+        <v>538</v>
       </c>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="152" spans="1:14">
       <c r="A152" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B152" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C152"/>
       <c r="D152"/>
       <c r="E152"/>
       <c r="F152">
-        <v>916</v>
+        <v>866</v>
       </c>
       <c r="G152">
-        <v>600</v>
+        <v>842</v>
       </c>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152">
-        <v>204</v>
+        <v>907</v>
       </c>
       <c r="K152">
-        <v>967</v>
+        <v>558</v>
       </c>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:14">
       <c r="A153" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B153" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C153"/>
       <c r="D153"/>
       <c r="E153"/>
       <c r="F153">
-        <v>300</v>
+        <v>915</v>
       </c>
       <c r="G153">
-        <v>655</v>
+        <v>898</v>
       </c>
       <c r="H153"/>
       <c r="I153"/>
       <c r="J153">
-        <v>605</v>
+        <v>526</v>
       </c>
       <c r="K153">
-        <v>841</v>
+        <v>541</v>
       </c>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
     </row>
     <row r="154" spans="1:14">
       <c r="A154" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B154" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C154"/>
       <c r="D154"/>
       <c r="E154"/>
       <c r="F154">
-        <v>602</v>
+        <v>462</v>
       </c>
       <c r="G154"/>
       <c r="H154"/>
       <c r="I154">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="J154"/>
       <c r="K154">
-        <v>987</v>
+        <v>332</v>
       </c>
       <c r="L154">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="M154">
-        <v>400</v>
+        <v>160</v>
       </c>
       <c r="N154" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:14">
       <c r="A155" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B155" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C155"/>
       <c r="D155"/>
       <c r="E155"/>
       <c r="F155">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="G155"/>
+        <v>164</v>
+      </c>
+      <c r="G155">
+        <v>85</v>
+      </c>
       <c r="H155"/>
-      <c r="I155">
-[...2 lines deleted...]
-      <c r="J155"/>
+      <c r="I155"/>
+      <c r="J155">
+        <v>50</v>
+      </c>
       <c r="K155">
-        <v>360</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="L155"/>
+      <c r="M155"/>
       <c r="N155" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:14">
       <c r="A156" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B156" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C156"/>
       <c r="D156"/>
       <c r="E156"/>
       <c r="F156">
-        <v>728</v>
+        <v>551</v>
       </c>
       <c r="G156"/>
       <c r="H156"/>
-      <c r="I156"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I156">
+        <v>505</v>
+      </c>
+      <c r="J156"/>
       <c r="K156">
-        <v>809</v>
-[...2 lines deleted...]
-      <c r="M156"/>
+        <v>798</v>
+      </c>
+      <c r="L156">
+        <v>786</v>
+      </c>
+      <c r="M156">
+        <v>282</v>
+      </c>
       <c r="N156" t="s">
-        <v>351</v>
+        <v>43</v>
       </c>
     </row>
     <row r="157" spans="1:14">
       <c r="A157" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B157" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="C157"/>
       <c r="D157"/>
       <c r="E157"/>
       <c r="F157">
-        <v>848</v>
+        <v>664</v>
       </c>
       <c r="G157">
-        <v>843</v>
+        <v>388</v>
       </c>
       <c r="H157"/>
       <c r="I157"/>
       <c r="J157">
-        <v>237</v>
+        <v>572</v>
       </c>
       <c r="K157">
-        <v>908</v>
+        <v>202</v>
       </c>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:14">
       <c r="A158" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B158" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C158"/>
       <c r="D158"/>
       <c r="E158"/>
       <c r="F158">
-        <v>93</v>
+        <v>469</v>
       </c>
       <c r="G158">
-        <v>385</v>
+        <v>598</v>
       </c>
       <c r="H158"/>
       <c r="I158"/>
       <c r="J158">
-        <v>419</v>
+        <v>224</v>
       </c>
       <c r="K158">
-        <v>993</v>
+        <v>663</v>
       </c>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:14">
       <c r="A159" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B159" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C159"/>
       <c r="D159"/>
       <c r="E159"/>
       <c r="F159">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="G159"/>
+        <v>384</v>
+      </c>
+      <c r="G159">
+        <v>552</v>
+      </c>
       <c r="H159"/>
-      <c r="I159">
-[...2 lines deleted...]
-      <c r="J159"/>
+      <c r="I159"/>
+      <c r="J159">
+        <v>518</v>
+      </c>
       <c r="K159">
-        <v>242</v>
-[...6 lines deleted...]
-      </c>
+        <v>961</v>
+      </c>
+      <c r="L159"/>
+      <c r="M159"/>
       <c r="N159" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:14">
       <c r="A160" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B160" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C160"/>
       <c r="D160"/>
       <c r="E160"/>
       <c r="F160">
-        <v>717</v>
-[...3 lines deleted...]
-      </c>
+        <v>638</v>
+      </c>
+      <c r="G160"/>
       <c r="H160"/>
       <c r="I160"/>
-      <c r="J160">
-[...1 lines deleted...]
-      </c>
+      <c r="J160"/>
       <c r="K160">
-        <v>79</v>
+        <v>555</v>
       </c>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160" t="s">
-        <v>42</v>
+        <v>355</v>
       </c>
     </row>
     <row r="161" spans="1:14">
       <c r="A161" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B161" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C161"/>
       <c r="D161"/>
       <c r="E161"/>
       <c r="F161">
-        <v>476</v>
+        <v>155</v>
       </c>
       <c r="G161">
-        <v>95</v>
+        <v>404</v>
       </c>
       <c r="H161"/>
       <c r="I161"/>
       <c r="J161">
-        <v>351</v>
+        <v>822</v>
       </c>
       <c r="K161">
-        <v>537</v>
+        <v>814</v>
       </c>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
     </row>
     <row r="162" spans="1:14">
       <c r="A162" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B162" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C162"/>
       <c r="D162"/>
       <c r="E162"/>
       <c r="F162">
-        <v>622</v>
+        <v>31</v>
       </c>
       <c r="G162">
-        <v>675</v>
+        <v>146</v>
       </c>
       <c r="H162"/>
       <c r="I162"/>
       <c r="J162">
-        <v>359</v>
+        <v>909</v>
       </c>
       <c r="K162">
-        <v>217</v>
+        <v>798</v>
       </c>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="163" spans="1:14">
       <c r="A163" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B163" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C163"/>
       <c r="D163"/>
       <c r="E163"/>
       <c r="F163">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="G163"/>
+        <v>609</v>
+      </c>
+      <c r="G163">
+        <v>318</v>
+      </c>
       <c r="H163"/>
-      <c r="I163">
-[...2 lines deleted...]
-      <c r="J163"/>
+      <c r="I163"/>
+      <c r="J163">
+        <v>888</v>
+      </c>
       <c r="K163">
-        <v>881</v>
-[...6 lines deleted...]
-      </c>
+        <v>960</v>
+      </c>
+      <c r="L163"/>
+      <c r="M163"/>
       <c r="N163" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:14">
       <c r="A164" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B164" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C164"/>
       <c r="D164"/>
       <c r="E164"/>
       <c r="F164">
-        <v>946</v>
+        <v>340</v>
       </c>
       <c r="G164">
-        <v>996</v>
+        <v>387</v>
       </c>
       <c r="H164"/>
       <c r="I164"/>
       <c r="J164">
-        <v>509</v>
+        <v>755</v>
       </c>
       <c r="K164">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
     </row>
     <row r="165" spans="1:14">
       <c r="A165" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B165" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C165"/>
       <c r="D165"/>
       <c r="E165"/>
       <c r="F165">
-        <v>826</v>
+        <v>42</v>
       </c>
       <c r="G165">
-        <v>415</v>
+        <v>964</v>
       </c>
       <c r="H165"/>
       <c r="I165"/>
       <c r="J165">
-        <v>306</v>
+        <v>393</v>
       </c>
       <c r="K165">
-        <v>131</v>
+        <v>927</v>
       </c>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
     </row>
     <row r="166" spans="1:14">
       <c r="A166" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B166" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C166"/>
       <c r="D166"/>
       <c r="E166"/>
       <c r="F166">
-        <v>284</v>
+        <v>478</v>
       </c>
       <c r="G166">
-        <v>387</v>
+        <v>831</v>
       </c>
       <c r="H166"/>
       <c r="I166"/>
       <c r="J166">
-        <v>778</v>
+        <v>648</v>
       </c>
       <c r="K166">
-        <v>45</v>
+        <v>225</v>
       </c>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
     </row>
     <row r="167" spans="1:14">
       <c r="A167" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B167" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C167"/>
       <c r="D167"/>
       <c r="E167"/>
       <c r="F167">
-        <v>654</v>
+        <v>387</v>
       </c>
       <c r="G167">
-        <v>53</v>
+        <v>206</v>
       </c>
       <c r="H167"/>
       <c r="I167"/>
       <c r="J167">
-        <v>891</v>
+        <v>743</v>
       </c>
       <c r="K167">
-        <v>417</v>
+        <v>219</v>
       </c>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="168" spans="1:14">
       <c r="A168" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B168" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C168"/>
       <c r="D168"/>
       <c r="E168"/>
       <c r="F168">
-        <v>69</v>
+        <v>852</v>
       </c>
       <c r="G168">
-        <v>782</v>
+        <v>471</v>
       </c>
       <c r="H168"/>
       <c r="I168"/>
       <c r="J168">
-        <v>728</v>
+        <v>480</v>
       </c>
       <c r="K168">
-        <v>440</v>
+        <v>98</v>
       </c>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="169" spans="1:14">
       <c r="A169" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B169" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C169"/>
       <c r="D169"/>
       <c r="E169"/>
       <c r="F169">
-        <v>989</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="G169"/>
       <c r="H169"/>
-      <c r="I169"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I169">
+        <v>184</v>
+      </c>
+      <c r="J169"/>
       <c r="K169">
-        <v>390</v>
-[...2 lines deleted...]
-      <c r="M169"/>
+        <v>577</v>
+      </c>
+      <c r="L169">
+        <v>417</v>
+      </c>
+      <c r="M169">
+        <v>449</v>
+      </c>
       <c r="N169" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
     </row>
     <row r="170" spans="1:14">
       <c r="A170" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B170" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C170"/>
       <c r="D170"/>
       <c r="E170"/>
       <c r="F170">
-        <v>261</v>
+        <v>74</v>
       </c>
       <c r="G170">
-        <v>222</v>
+        <v>685</v>
       </c>
       <c r="H170"/>
       <c r="I170"/>
       <c r="J170">
-        <v>936</v>
+        <v>41</v>
       </c>
       <c r="K170">
-        <v>845</v>
+        <v>922</v>
       </c>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:14">
       <c r="A171" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B171" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C171"/>
       <c r="D171"/>
       <c r="E171"/>
       <c r="F171">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="G171">
-        <v>966</v>
+        <v>192</v>
       </c>
       <c r="H171"/>
       <c r="I171"/>
       <c r="J171">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="K171">
-        <v>53</v>
+        <v>585</v>
       </c>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:14">
       <c r="A172" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B172" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C172"/>
       <c r="D172"/>
       <c r="E172"/>
       <c r="F172">
-        <v>632</v>
-[...1 lines deleted...]
-      <c r="G172"/>
+        <v>337</v>
+      </c>
+      <c r="G172">
+        <v>44</v>
+      </c>
       <c r="H172"/>
       <c r="I172"/>
-      <c r="J172"/>
+      <c r="J172">
+        <v>859</v>
+      </c>
       <c r="K172">
-        <v>804</v>
+        <v>967</v>
       </c>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="173" spans="1:14">
       <c r="A173" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B173" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C173"/>
       <c r="D173"/>
       <c r="E173"/>
       <c r="F173">
-        <v>955</v>
+        <v>71</v>
       </c>
       <c r="G173">
-        <v>112</v>
+        <v>660</v>
       </c>
       <c r="H173"/>
       <c r="I173"/>
       <c r="J173">
-        <v>990</v>
+        <v>114</v>
       </c>
       <c r="K173">
-        <v>731</v>
+        <v>449</v>
       </c>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="174" spans="1:14">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B174" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C174"/>
       <c r="D174"/>
       <c r="E174"/>
       <c r="F174">
-        <v>890</v>
+        <v>170</v>
       </c>
       <c r="G174">
-        <v>462</v>
+        <v>308</v>
       </c>
       <c r="H174"/>
       <c r="I174"/>
       <c r="J174">
-        <v>977</v>
+        <v>850</v>
       </c>
       <c r="K174">
-        <v>835</v>
+        <v>446</v>
       </c>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="175" spans="1:14">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B175" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C175"/>
       <c r="D175"/>
       <c r="E175"/>
       <c r="F175">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="G175"/>
+        <v>591</v>
+      </c>
+      <c r="G175">
+        <v>561</v>
+      </c>
       <c r="H175"/>
-      <c r="I175">
-[...2 lines deleted...]
-      <c r="J175"/>
+      <c r="I175"/>
+      <c r="J175">
+        <v>655</v>
+      </c>
       <c r="K175">
-        <v>751</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="L175"/>
+      <c r="M175"/>
       <c r="N175" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
     </row>
     <row r="176" spans="1:14">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B176" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C176"/>
       <c r="D176"/>
       <c r="E176"/>
       <c r="F176">
-        <v>970</v>
+        <v>448</v>
       </c>
       <c r="G176"/>
-      <c r="H176">
-[...1 lines deleted...]
-      </c>
+      <c r="H176"/>
       <c r="I176">
-        <v>532</v>
+        <v>631</v>
       </c>
       <c r="J176"/>
       <c r="K176">
-        <v>449</v>
+        <v>984</v>
       </c>
       <c r="L176">
-        <v>922</v>
+        <v>428</v>
       </c>
       <c r="M176">
-        <v>989</v>
+        <v>26</v>
       </c>
       <c r="N176" t="s">
-        <v>392</v>
+        <v>40</v>
       </c>
     </row>
     <row r="177" spans="1:14">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B177" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C177"/>
       <c r="D177"/>
       <c r="E177"/>
       <c r="F177">
-        <v>976</v>
-[...1 lines deleted...]
-      <c r="G177"/>
+        <v>725</v>
+      </c>
+      <c r="G177">
+        <v>236</v>
+      </c>
       <c r="H177"/>
-      <c r="I177">
-[...2 lines deleted...]
-      <c r="J177"/>
+      <c r="I177"/>
+      <c r="J177">
+        <v>441</v>
+      </c>
       <c r="K177">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>843</v>
+      </c>
+      <c r="L177"/>
+      <c r="M177"/>
       <c r="N177" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
     </row>
     <row r="178" spans="1:14">
       <c r="A178" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B178" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="C178"/>
       <c r="D178"/>
       <c r="E178"/>
       <c r="F178">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="G178"/>
       <c r="H178"/>
-      <c r="I178"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I178">
+        <v>965</v>
+      </c>
+      <c r="J178"/>
       <c r="K178">
-        <v>335</v>
-[...2 lines deleted...]
-      <c r="M178"/>
+        <v>10</v>
+      </c>
+      <c r="L178">
+        <v>375</v>
+      </c>
+      <c r="M178">
+        <v>885</v>
+      </c>
       <c r="N178" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:14">
       <c r="A179" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B179" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C179"/>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179">
-        <v>273</v>
+        <v>722</v>
       </c>
       <c r="G179"/>
       <c r="H179"/>
-      <c r="I179">
-[...1 lines deleted...]
-      </c>
+      <c r="I179"/>
       <c r="J179"/>
       <c r="K179">
-        <v>539</v>
-[...6 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="L179"/>
+      <c r="M179"/>
       <c r="N179" t="s">
-        <v>31</v>
+        <v>394</v>
       </c>
     </row>
     <row r="180" spans="1:14">
       <c r="A180" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B180" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C180"/>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180">
-        <v>686</v>
+        <v>946</v>
       </c>
       <c r="G180">
-        <v>608</v>
+        <v>551</v>
       </c>
       <c r="H180"/>
       <c r="I180"/>
       <c r="J180">
-        <v>650</v>
+        <v>368</v>
       </c>
       <c r="K180">
-        <v>255</v>
+        <v>539</v>
       </c>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:14">
       <c r="A181" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C181"/>
       <c r="D181"/>
       <c r="E181"/>
       <c r="F181">
-        <v>230</v>
+        <v>661</v>
       </c>
       <c r="G181">
-        <v>297</v>
+        <v>476</v>
       </c>
       <c r="H181"/>
       <c r="I181"/>
       <c r="J181">
-        <v>433</v>
+        <v>726</v>
       </c>
       <c r="K181">
-        <v>459</v>
+        <v>712</v>
       </c>
       <c r="L181"/>
       <c r="M181"/>
       <c r="N181" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="182" spans="1:14">
       <c r="A182" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B182" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="C182"/>
       <c r="D182"/>
       <c r="E182"/>
       <c r="F182">
-        <v>623</v>
+        <v>551</v>
       </c>
       <c r="G182">
-        <v>348</v>
+        <v>817</v>
       </c>
       <c r="H182"/>
       <c r="I182"/>
       <c r="J182">
-        <v>605</v>
+        <v>779</v>
       </c>
       <c r="K182">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="L182"/>
       <c r="M182"/>
       <c r="N182" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:14">
       <c r="A183" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B183" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C183"/>
       <c r="D183"/>
       <c r="E183"/>
       <c r="F183">
-        <v>325</v>
+        <v>626</v>
       </c>
       <c r="G183">
-        <v>364</v>
+        <v>748</v>
       </c>
       <c r="H183"/>
       <c r="I183"/>
       <c r="J183">
-        <v>337</v>
+        <v>232</v>
       </c>
       <c r="K183">
-        <v>404</v>
+        <v>159</v>
       </c>
       <c r="L183"/>
       <c r="M183"/>
       <c r="N183" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="184" spans="1:14">
       <c r="A184" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B184" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C184"/>
       <c r="D184"/>
       <c r="E184"/>
       <c r="F184">
-        <v>130</v>
+        <v>560</v>
       </c>
       <c r="G184">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="H184"/>
       <c r="I184"/>
       <c r="J184">
-        <v>788</v>
+        <v>53</v>
       </c>
       <c r="K184">
-        <v>222</v>
+        <v>492</v>
       </c>
       <c r="L184"/>
       <c r="M184"/>
       <c r="N184" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:14">
       <c r="A185" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B185" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C185"/>
       <c r="D185"/>
       <c r="E185"/>
       <c r="F185">
-        <v>388</v>
+        <v>814</v>
       </c>
       <c r="G185">
-        <v>287</v>
+        <v>509</v>
       </c>
       <c r="H185"/>
       <c r="I185"/>
       <c r="J185">
-        <v>194</v>
+        <v>517</v>
       </c>
       <c r="K185">
-        <v>800</v>
+        <v>842</v>
       </c>
       <c r="L185"/>
       <c r="M185"/>
       <c r="N185" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="186" spans="1:14">
       <c r="A186" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B186" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C186"/>
       <c r="D186"/>
       <c r="E186"/>
       <c r="F186">
-        <v>176</v>
+        <v>988</v>
       </c>
       <c r="G186"/>
       <c r="H186"/>
       <c r="I186">
-        <v>694</v>
+        <v>428</v>
       </c>
       <c r="J186"/>
       <c r="K186">
+        <v>348</v>
+      </c>
+      <c r="L186">
+        <v>518</v>
+      </c>
+      <c r="M186">
+        <v>203</v>
+      </c>
+      <c r="N186" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="187" spans="1:14">
       <c r="A187" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B187" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C187"/>
       <c r="D187"/>
       <c r="E187"/>
       <c r="F187">
-        <v>604</v>
+        <v>525</v>
       </c>
       <c r="G187">
-        <v>497</v>
+        <v>691</v>
       </c>
       <c r="H187"/>
       <c r="I187"/>
       <c r="J187">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="K187">
-        <v>237</v>
+        <v>51</v>
       </c>
       <c r="L187"/>
       <c r="M187"/>
       <c r="N187" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
     </row>
     <row r="188" spans="1:14">
       <c r="A188" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B188" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C188"/>
       <c r="D188"/>
-      <c r="E188"/>
+      <c r="E188">
+        <v>549</v>
+      </c>
       <c r="F188">
-        <v>906</v>
-[...8 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="G188"/>
+      <c r="H188">
+        <v>513</v>
+      </c>
+      <c r="I188">
+        <v>556</v>
+      </c>
+      <c r="J188"/>
       <c r="K188">
-        <v>872</v>
-[...2 lines deleted...]
-      <c r="M188"/>
+        <v>807</v>
+      </c>
+      <c r="L188">
+        <v>625</v>
+      </c>
+      <c r="M188">
+        <v>506</v>
+      </c>
       <c r="N188" t="s">
-        <v>36</v>
+        <v>413</v>
       </c>
     </row>
     <row r="189" spans="1:14">
       <c r="A189" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B189" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C189"/>
       <c r="D189"/>
       <c r="E189"/>
       <c r="F189">
-        <v>92</v>
+        <v>892</v>
       </c>
       <c r="G189">
-        <v>156</v>
+        <v>219</v>
       </c>
       <c r="H189"/>
       <c r="I189"/>
       <c r="J189">
-        <v>317</v>
+        <v>640</v>
       </c>
       <c r="K189">
-        <v>786</v>
+        <v>114</v>
       </c>
       <c r="L189"/>
       <c r="M189"/>
       <c r="N189" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="190" spans="1:14">
       <c r="A190" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B190" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C190"/>
       <c r="D190"/>
       <c r="E190"/>
       <c r="F190">
-        <v>421</v>
+        <v>734</v>
       </c>
       <c r="G190"/>
       <c r="H190"/>
-      <c r="I190"/>
+      <c r="I190">
+        <v>914</v>
+      </c>
       <c r="J190"/>
       <c r="K190">
-        <v>672</v>
-[...2 lines deleted...]
-      <c r="M190"/>
+        <v>492</v>
+      </c>
+      <c r="L190">
+        <v>654</v>
+      </c>
+      <c r="M190">
+        <v>159</v>
+      </c>
       <c r="N190" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:14">
       <c r="A191" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B191" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C191"/>
       <c r="D191"/>
       <c r="E191"/>
       <c r="F191">
-        <v>480</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G191"/>
       <c r="H191"/>
-      <c r="I191"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I191">
+        <v>200</v>
+      </c>
+      <c r="J191"/>
       <c r="K191">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="M191"/>
+        <v>257</v>
+      </c>
+      <c r="L191">
+        <v>530</v>
+      </c>
+      <c r="M191">
+        <v>450</v>
+      </c>
       <c r="N191" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
     </row>
     <row r="192" spans="1:14">
       <c r="A192" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B192" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C192"/>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192">
-        <v>45</v>
+        <v>314</v>
       </c>
       <c r="G192">
-        <v>838</v>
+        <v>517</v>
       </c>
       <c r="H192"/>
       <c r="I192"/>
       <c r="J192">
-        <v>202</v>
+        <v>754</v>
       </c>
       <c r="K192">
-        <v>55</v>
+        <v>489</v>
       </c>
       <c r="L192"/>
       <c r="M192"/>
       <c r="N192" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
     </row>
     <row r="193" spans="1:14">
       <c r="A193" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B193" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C193"/>
       <c r="D193"/>
       <c r="E193"/>
       <c r="F193">
-        <v>105</v>
+        <v>978</v>
       </c>
       <c r="G193">
-        <v>566</v>
+        <v>668</v>
       </c>
       <c r="H193"/>
       <c r="I193"/>
       <c r="J193">
-        <v>227</v>
+        <v>40</v>
       </c>
       <c r="K193">
-        <v>449</v>
+        <v>287</v>
       </c>
       <c r="L193"/>
       <c r="M193"/>
       <c r="N193" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
     </row>
     <row r="194" spans="1:14">
       <c r="A194" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B194" t="s">
-        <v>64</v>
+        <v>425</v>
       </c>
       <c r="C194"/>
       <c r="D194"/>
       <c r="E194"/>
       <c r="F194">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="G194"/>
+        <v>797</v>
+      </c>
+      <c r="G194">
+        <v>823</v>
+      </c>
       <c r="H194"/>
       <c r="I194"/>
-      <c r="J194"/>
+      <c r="J194">
+        <v>763</v>
+      </c>
       <c r="K194">
-        <v>782</v>
+        <v>134</v>
       </c>
       <c r="L194"/>
       <c r="M194"/>
       <c r="N194" t="s">
-        <v>428</v>
+        <v>25</v>
       </c>
     </row>
     <row r="195" spans="1:14">
       <c r="A195" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B195" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C195"/>
       <c r="D195"/>
       <c r="E195"/>
       <c r="F195">
-        <v>433</v>
+        <v>583</v>
       </c>
       <c r="G195">
-        <v>557</v>
+        <v>625</v>
       </c>
       <c r="H195"/>
       <c r="I195"/>
       <c r="J195">
-        <v>385</v>
+        <v>502</v>
       </c>
       <c r="K195">
-        <v>694</v>
+        <v>477</v>
       </c>
       <c r="L195"/>
       <c r="M195"/>
       <c r="N195" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
     </row>
     <row r="196" spans="1:14">
       <c r="A196" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B196" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C196"/>
       <c r="D196"/>
       <c r="E196"/>
       <c r="F196">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="G196"/>
       <c r="H196"/>
-      <c r="I196"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I196">
+        <v>690</v>
+      </c>
+      <c r="J196"/>
       <c r="K196">
-        <v>821</v>
-[...2 lines deleted...]
-      <c r="M196"/>
+        <v>680</v>
+      </c>
+      <c r="L196">
+        <v>705</v>
+      </c>
+      <c r="M196">
+        <v>884</v>
+      </c>
       <c r="N196" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
     </row>
     <row r="197" spans="1:14">
       <c r="A197" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B197" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C197"/>
       <c r="D197"/>
-      <c r="E197">
-[...1 lines deleted...]
-      </c>
+      <c r="E197"/>
       <c r="F197">
-        <v>550</v>
+        <v>597</v>
       </c>
       <c r="G197"/>
-      <c r="H197">
-[...1 lines deleted...]
-      </c>
+      <c r="H197"/>
       <c r="I197">
-        <v>694</v>
+        <v>481</v>
       </c>
       <c r="J197"/>
       <c r="K197">
-        <v>519</v>
+        <v>552</v>
       </c>
       <c r="L197">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="M197">
-        <v>852</v>
+        <v>445</v>
       </c>
       <c r="N197" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="198" spans="1:14">
       <c r="A198" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B198" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C198"/>
       <c r="D198"/>
       <c r="E198"/>
       <c r="F198">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="G198"/>
       <c r="H198"/>
-      <c r="I198"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I198">
+        <v>285</v>
+      </c>
+      <c r="J198"/>
       <c r="K198">
-        <v>294</v>
-[...2 lines deleted...]
-      <c r="M198"/>
+        <v>756</v>
+      </c>
+      <c r="L198">
+        <v>960</v>
+      </c>
+      <c r="M198">
+        <v>804</v>
+      </c>
       <c r="N198" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="199" spans="1:14">
       <c r="A199" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B199" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C199"/>
       <c r="D199"/>
       <c r="E199"/>
       <c r="F199">
-        <v>300</v>
+        <v>488</v>
       </c>
       <c r="G199"/>
       <c r="H199"/>
       <c r="I199">
-        <v>890</v>
+        <v>19</v>
       </c>
       <c r="J199"/>
       <c r="K199">
-        <v>263</v>
+        <v>809</v>
       </c>
       <c r="L199">
-        <v>147</v>
+        <v>956</v>
       </c>
       <c r="M199">
-        <v>246</v>
+        <v>699</v>
       </c>
       <c r="N199" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
     </row>
     <row r="200" spans="1:14">
       <c r="A200" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B200" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C200"/>
       <c r="D200"/>
-      <c r="E200">
-[...1 lines deleted...]
-      </c>
+      <c r="E200"/>
       <c r="F200">
-        <v>581</v>
+        <v>16</v>
       </c>
       <c r="G200"/>
-      <c r="H200">
-[...1 lines deleted...]
-      </c>
+      <c r="H200"/>
       <c r="I200">
-        <v>1</v>
+        <v>619</v>
       </c>
       <c r="J200"/>
       <c r="K200">
-        <v>307</v>
+        <v>385</v>
       </c>
       <c r="L200">
-        <v>796</v>
+        <v>384</v>
       </c>
       <c r="M200">
-        <v>113</v>
+        <v>291</v>
       </c>
       <c r="N200" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
     </row>
     <row r="201" spans="1:14">
       <c r="A201" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B201" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C201"/>
       <c r="D201"/>
       <c r="E201"/>
       <c r="F201">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="G201"/>
       <c r="H201"/>
-      <c r="I201"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I201">
+        <v>900</v>
+      </c>
+      <c r="J201"/>
       <c r="K201">
-        <v>985</v>
-[...2 lines deleted...]
-      <c r="M201"/>
+        <v>890</v>
+      </c>
+      <c r="L201">
+        <v>918</v>
+      </c>
+      <c r="M201">
+        <v>871</v>
+      </c>
       <c r="N201" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
     </row>
     <row r="202" spans="1:14">
       <c r="A202" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B202" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C202"/>
       <c r="D202"/>
       <c r="E202"/>
       <c r="F202">
+        <v>250</v>
+      </c>
+      <c r="G202"/>
+      <c r="H202"/>
+      <c r="I202">
+        <v>148</v>
+      </c>
+      <c r="J202"/>
+      <c r="K202">
+        <v>932</v>
+      </c>
+      <c r="L202">
+        <v>97</v>
+      </c>
+      <c r="M202">
         <v>49</v>
       </c>
-      <c r="G202">
-[...11 lines deleted...]
-      <c r="M202"/>
       <c r="N202" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
     </row>
     <row r="203" spans="1:14">
       <c r="A203" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B203" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C203"/>
       <c r="D203"/>
       <c r="E203"/>
       <c r="F203">
-        <v>740</v>
+        <v>566</v>
       </c>
       <c r="G203">
-        <v>599</v>
+        <v>733</v>
       </c>
       <c r="H203"/>
       <c r="I203"/>
       <c r="J203">
-        <v>368</v>
+        <v>789</v>
       </c>
       <c r="K203">
-        <v>308</v>
+        <v>256</v>
       </c>
       <c r="L203"/>
       <c r="M203"/>
       <c r="N203" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="204" spans="1:14">
       <c r="A204" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B204" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C204"/>
       <c r="D204"/>
       <c r="E204"/>
       <c r="F204">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="G204"/>
+        <v>502</v>
+      </c>
+      <c r="G204">
+        <v>221</v>
+      </c>
       <c r="H204"/>
-      <c r="I204">
-[...2 lines deleted...]
-      <c r="J204"/>
+      <c r="I204"/>
+      <c r="J204">
+        <v>37</v>
+      </c>
       <c r="K204">
-        <v>602</v>
-[...6 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="L204"/>
+      <c r="M204"/>
       <c r="N204" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B205" t="s">
-        <v>228</v>
+        <v>447</v>
       </c>
       <c r="C205"/>
       <c r="D205"/>
       <c r="E205">
-        <v>263</v>
+        <v>332</v>
       </c>
       <c r="F205">
-        <v>579</v>
+        <v>666</v>
       </c>
       <c r="G205"/>
       <c r="H205">
-        <v>700</v>
+        <v>777</v>
       </c>
       <c r="I205">
-        <v>286</v>
+        <v>336</v>
       </c>
       <c r="J205"/>
       <c r="K205">
-        <v>502</v>
+        <v>270</v>
       </c>
       <c r="L205">
-        <v>603</v>
+        <v>716</v>
       </c>
       <c r="M205">
-        <v>654</v>
+        <v>722</v>
       </c>
       <c r="N205" t="s">
-        <v>450</v>
+        <v>61</v>
       </c>
     </row>
     <row r="206" spans="1:14">
       <c r="A206" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B206" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C206"/>
       <c r="D206"/>
       <c r="E206"/>
       <c r="F206">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G206"/>
+        <v>807</v>
+      </c>
+      <c r="G206">
+        <v>527</v>
+      </c>
       <c r="H206"/>
-      <c r="I206">
-[...2 lines deleted...]
-      <c r="J206"/>
+      <c r="I206"/>
+      <c r="J206">
+        <v>410</v>
+      </c>
       <c r="K206">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="L206"/>
+      <c r="M206"/>
       <c r="N206" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="207" spans="1:14">
       <c r="A207" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B207" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C207"/>
       <c r="D207"/>
       <c r="E207"/>
       <c r="F207">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="G207"/>
       <c r="H207"/>
-      <c r="I207"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I207">
+        <v>824</v>
+      </c>
+      <c r="J207"/>
       <c r="K207">
-        <v>407</v>
-[...2 lines deleted...]
-      <c r="M207"/>
+        <v>938</v>
+      </c>
+      <c r="L207">
+        <v>1</v>
+      </c>
+      <c r="M207">
+        <v>276</v>
+      </c>
       <c r="N207" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B208" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C208"/>
       <c r="D208"/>
       <c r="E208"/>
       <c r="F208">
-        <v>641</v>
-[...3 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="G208"/>
       <c r="H208"/>
-      <c r="I208"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I208">
+        <v>276</v>
+      </c>
+      <c r="J208"/>
       <c r="K208">
-        <v>232</v>
-[...2 lines deleted...]
-      <c r="M208"/>
+        <v>601</v>
+      </c>
+      <c r="L208">
+        <v>11</v>
+      </c>
+      <c r="M208">
+        <v>23</v>
+      </c>
       <c r="N208" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="209" spans="1:14">
       <c r="A209" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B209" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="C209"/>
       <c r="D209"/>
       <c r="E209"/>
       <c r="F209">
-        <v>288</v>
+        <v>773</v>
       </c>
       <c r="G209"/>
       <c r="H209"/>
       <c r="I209">
-        <v>813</v>
+        <v>248</v>
       </c>
       <c r="J209"/>
       <c r="K209">
-        <v>106</v>
+        <v>530</v>
       </c>
       <c r="L209">
-        <v>384</v>
+        <v>11</v>
       </c>
       <c r="M209">
-        <v>245</v>
+        <v>967</v>
       </c>
       <c r="N209" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
     </row>
     <row r="210" spans="1:14">
       <c r="A210" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B210" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C210"/>
       <c r="D210"/>
       <c r="E210"/>
       <c r="F210">
-        <v>804</v>
+        <v>358</v>
       </c>
       <c r="G210">
-        <v>879</v>
+        <v>441</v>
       </c>
       <c r="H210"/>
       <c r="I210"/>
       <c r="J210">
-        <v>4</v>
+        <v>285</v>
       </c>
       <c r="K210">
-        <v>842</v>
+        <v>873</v>
       </c>
       <c r="L210"/>
       <c r="M210"/>
       <c r="N210" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B211" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C211"/>
       <c r="D211"/>
       <c r="E211"/>
       <c r="F211">
-        <v>770</v>
+        <v>928</v>
       </c>
       <c r="G211"/>
       <c r="H211"/>
-      <c r="I211">
-[...1 lines deleted...]
-      </c>
+      <c r="I211"/>
       <c r="J211"/>
       <c r="K211">
-        <v>944</v>
-[...6 lines deleted...]
-      </c>
+        <v>657</v>
+      </c>
+      <c r="L211"/>
+      <c r="M211"/>
       <c r="N211" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:14">
       <c r="A212" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B212" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C212"/>
       <c r="D212"/>
       <c r="E212"/>
       <c r="F212">
-        <v>696</v>
+        <v>998</v>
       </c>
       <c r="G212">
-        <v>633</v>
+        <v>287</v>
       </c>
       <c r="H212"/>
       <c r="I212"/>
       <c r="J212">
-        <v>487</v>
+        <v>992</v>
       </c>
       <c r="K212">
-        <v>681</v>
+        <v>763</v>
       </c>
       <c r="L212"/>
       <c r="M212"/>
       <c r="N212" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
     </row>
     <row r="213" spans="1:14">
       <c r="A213" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B213" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C213"/>
       <c r="D213"/>
       <c r="E213"/>
       <c r="F213">
-        <v>216</v>
+        <v>839</v>
       </c>
       <c r="G213">
-        <v>290</v>
+        <v>68</v>
       </c>
       <c r="H213"/>
       <c r="I213"/>
       <c r="J213">
-        <v>315</v>
+        <v>463</v>
       </c>
       <c r="K213">
-        <v>851</v>
+        <v>562</v>
       </c>
       <c r="L213"/>
       <c r="M213"/>
       <c r="N213" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
     </row>
     <row r="214" spans="1:14">
       <c r="A214" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B214" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C214"/>
       <c r="D214"/>
       <c r="E214"/>
       <c r="F214">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="G214">
-        <v>400</v>
+        <v>804</v>
       </c>
       <c r="H214"/>
       <c r="I214"/>
       <c r="J214">
-        <v>942</v>
+        <v>358</v>
       </c>
       <c r="K214">
-        <v>414</v>
+        <v>885</v>
       </c>
       <c r="L214"/>
       <c r="M214"/>
       <c r="N214" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="215" spans="1:14">
       <c r="A215" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B215" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C215"/>
       <c r="D215"/>
       <c r="E215"/>
       <c r="F215">
-        <v>946</v>
+        <v>416</v>
       </c>
       <c r="G215">
-        <v>319</v>
+        <v>948</v>
       </c>
       <c r="H215"/>
       <c r="I215"/>
       <c r="J215">
-        <v>572</v>
+        <v>486</v>
       </c>
       <c r="K215">
-        <v>61</v>
+        <v>218</v>
       </c>
       <c r="L215"/>
       <c r="M215"/>
       <c r="N215" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
     </row>
     <row r="216" spans="1:14">
       <c r="A216" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B216" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C216"/>
       <c r="D216"/>
       <c r="E216"/>
       <c r="F216">
-        <v>443</v>
+        <v>73</v>
       </c>
       <c r="G216">
-        <v>438</v>
+        <v>637</v>
       </c>
       <c r="H216"/>
       <c r="I216"/>
       <c r="J216">
-        <v>53</v>
+        <v>762</v>
       </c>
       <c r="K216">
-        <v>194</v>
+        <v>113</v>
       </c>
       <c r="L216"/>
       <c r="M216"/>
       <c r="N216" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="217" spans="1:14">
       <c r="A217" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B217" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C217"/>
       <c r="D217"/>
       <c r="E217"/>
       <c r="F217">
-        <v>945</v>
+        <v>877</v>
       </c>
       <c r="G217">
-        <v>664</v>
+        <v>352</v>
       </c>
       <c r="H217"/>
       <c r="I217"/>
       <c r="J217">
-        <v>405</v>
+        <v>978</v>
       </c>
       <c r="K217">
-        <v>924</v>
+        <v>802</v>
       </c>
       <c r="L217"/>
       <c r="M217"/>
       <c r="N217" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="218" spans="1:14">
       <c r="A218" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B218" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C218"/>
       <c r="D218"/>
       <c r="E218"/>
       <c r="F218">
-        <v>647</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="G218"/>
       <c r="H218"/>
-      <c r="I218"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I218">
+        <v>827</v>
+      </c>
+      <c r="J218"/>
       <c r="K218">
-        <v>471</v>
-[...2 lines deleted...]
-      <c r="M218"/>
+        <v>518</v>
+      </c>
+      <c r="L218">
+        <v>284</v>
+      </c>
+      <c r="M218">
+        <v>240</v>
+      </c>
       <c r="N218" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:14">
       <c r="A219" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B219" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C219"/>
       <c r="D219"/>
-      <c r="E219">
-[...1 lines deleted...]
-      </c>
+      <c r="E219"/>
       <c r="F219">
-        <v>508</v>
+        <v>65</v>
       </c>
       <c r="G219"/>
-      <c r="H219">
-[...1 lines deleted...]
-      </c>
+      <c r="H219"/>
       <c r="I219">
-        <v>768</v>
+        <v>198</v>
       </c>
       <c r="J219"/>
       <c r="K219">
-        <v>397</v>
+        <v>265</v>
       </c>
       <c r="L219">
-        <v>756</v>
+        <v>182</v>
       </c>
       <c r="M219">
-        <v>678</v>
+        <v>435</v>
       </c>
       <c r="N219" t="s">
-        <v>479</v>
+        <v>61</v>
       </c>
     </row>
     <row r="220" spans="1:14">
       <c r="A220" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B220" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C220"/>
       <c r="D220"/>
-      <c r="E220"/>
+      <c r="E220">
+        <v>639</v>
+      </c>
       <c r="F220">
-        <v>923</v>
+        <v>187</v>
       </c>
       <c r="G220"/>
-      <c r="H220"/>
+      <c r="H220">
+        <v>288</v>
+      </c>
       <c r="I220">
-        <v>3</v>
+        <v>670</v>
       </c>
       <c r="J220"/>
       <c r="K220">
-        <v>898</v>
+        <v>591</v>
       </c>
       <c r="L220">
-        <v>321</v>
+        <v>462</v>
       </c>
       <c r="M220">
-        <v>952</v>
+        <v>422</v>
       </c>
       <c r="N220" t="s">
-        <v>68</v>
+        <v>478</v>
       </c>
     </row>
     <row r="221" spans="1:14">
       <c r="A221" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B221" t="s">
-        <v>59</v>
+        <v>480</v>
       </c>
       <c r="C221"/>
       <c r="D221"/>
-      <c r="E221">
-[...1 lines deleted...]
-      </c>
+      <c r="E221"/>
       <c r="F221">
-        <v>376</v>
-[...8 lines deleted...]
-      <c r="J221"/>
+        <v>267</v>
+      </c>
+      <c r="G221">
+        <v>661</v>
+      </c>
+      <c r="H221"/>
+      <c r="I221"/>
+      <c r="J221">
+        <v>364</v>
+      </c>
       <c r="K221">
-        <v>549</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="L221"/>
+      <c r="M221"/>
       <c r="N221" t="s">
-        <v>479</v>
+        <v>91</v>
       </c>
     </row>
     <row r="222" spans="1:14">
       <c r="A222" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B222" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="C222"/>
       <c r="D222"/>
       <c r="E222"/>
       <c r="F222">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="G222"/>
       <c r="H222"/>
       <c r="I222"/>
-      <c r="J222">
-[...1 lines deleted...]
-      </c>
+      <c r="J222"/>
       <c r="K222">
-        <v>460</v>
+        <v>750</v>
       </c>
       <c r="L222"/>
       <c r="M222"/>
       <c r="N222" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="223" spans="1:14">
       <c r="A223" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B223" t="s">
-        <v>44</v>
+        <v>484</v>
       </c>
       <c r="C223"/>
       <c r="D223"/>
       <c r="E223"/>
       <c r="F223">
-        <v>796</v>
+        <v>893</v>
       </c>
       <c r="G223"/>
       <c r="H223"/>
-      <c r="I223">
-[...1 lines deleted...]
-      </c>
+      <c r="I223"/>
       <c r="J223"/>
       <c r="K223">
-        <v>26</v>
-[...6 lines deleted...]
-      </c>
+        <v>981</v>
+      </c>
+      <c r="L223"/>
+      <c r="M223"/>
       <c r="N223" t="s">
-        <v>486</v>
+        <v>61</v>
       </c>
     </row>
     <row r="224" spans="1:14">
       <c r="A224" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B224" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="C224"/>
       <c r="D224"/>
       <c r="E224"/>
       <c r="F224">
-        <v>942</v>
+        <v>277</v>
       </c>
       <c r="G224">
-        <v>623</v>
+        <v>394</v>
       </c>
       <c r="H224"/>
       <c r="I224"/>
       <c r="J224">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="K224">
-        <v>700</v>
+        <v>151</v>
       </c>
       <c r="L224"/>
       <c r="M224"/>
       <c r="N224" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:14">
       <c r="A225" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B225" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="C225"/>
       <c r="D225"/>
       <c r="E225"/>
       <c r="F225">
-        <v>235</v>
+        <v>53</v>
       </c>
       <c r="G225">
-        <v>361</v>
+        <v>572</v>
       </c>
       <c r="H225"/>
       <c r="I225"/>
       <c r="J225">
-        <v>81</v>
+        <v>515</v>
       </c>
       <c r="K225">
-        <v>612</v>
+        <v>797</v>
       </c>
       <c r="L225"/>
       <c r="M225"/>
       <c r="N225" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
     </row>
     <row r="226" spans="1:14">
       <c r="A226" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B226" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C226"/>
       <c r="D226"/>
       <c r="E226"/>
       <c r="F226">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="G226"/>
       <c r="H226"/>
-      <c r="I226"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I226">
+        <v>892</v>
+      </c>
+      <c r="J226"/>
       <c r="K226">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="M226"/>
+        <v>244</v>
+      </c>
+      <c r="L226">
+        <v>294</v>
+      </c>
+      <c r="M226">
+        <v>499</v>
+      </c>
       <c r="N226" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="227" spans="1:14">
       <c r="A227" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B227" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="C227"/>
       <c r="D227"/>
       <c r="E227"/>
       <c r="F227">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G227"/>
       <c r="H227"/>
-      <c r="I227"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I227">
+        <v>345</v>
+      </c>
+      <c r="J227"/>
       <c r="K227">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="M227"/>
+        <v>310</v>
+      </c>
+      <c r="L227">
+        <v>431</v>
+      </c>
+      <c r="M227">
+        <v>322</v>
+      </c>
       <c r="N227" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="228" spans="1:14">
       <c r="A228" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B228" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="C228"/>
       <c r="D228"/>
       <c r="E228"/>
       <c r="F228">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>978</v>
+      </c>
+      <c r="G228"/>
       <c r="H228"/>
-      <c r="I228"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I228">
+        <v>363</v>
+      </c>
+      <c r="J228"/>
       <c r="K228">
-        <v>930</v>
-[...2 lines deleted...]
-      <c r="M228"/>
+        <v>288</v>
+      </c>
+      <c r="L228">
+        <v>495</v>
+      </c>
+      <c r="M228">
+        <v>384</v>
+      </c>
       <c r="N228" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
     </row>
     <row r="229" spans="1:14">
       <c r="A229" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B229" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="C229"/>
       <c r="D229"/>
       <c r="E229"/>
       <c r="F229">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="G229"/>
       <c r="H229"/>
-      <c r="I229"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I229">
+        <v>949</v>
+      </c>
+      <c r="J229"/>
       <c r="K229">
-        <v>317</v>
-[...2 lines deleted...]
-      <c r="M229"/>
+        <v>473</v>
+      </c>
+      <c r="L229">
+        <v>105</v>
+      </c>
+      <c r="M229">
+        <v>98</v>
+      </c>
       <c r="N229" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="230" spans="1:14">
       <c r="A230" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B230" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="C230"/>
       <c r="D230"/>
       <c r="E230"/>
       <c r="F230">
-        <v>948</v>
+        <v>833</v>
       </c>
       <c r="G230">
-        <v>839</v>
+        <v>531</v>
       </c>
       <c r="H230"/>
       <c r="I230"/>
       <c r="J230">
-        <v>244</v>
+        <v>313</v>
       </c>
       <c r="K230">
-        <v>234</v>
+        <v>208</v>
       </c>
       <c r="L230"/>
       <c r="M230"/>
       <c r="N230" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="231" spans="1:14">
       <c r="A231" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B231" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C231"/>
       <c r="D231"/>
       <c r="E231"/>
       <c r="F231">
-        <v>30</v>
+        <v>888</v>
       </c>
       <c r="G231">
-        <v>698</v>
+        <v>272</v>
       </c>
       <c r="H231"/>
       <c r="I231"/>
       <c r="J231">
-        <v>181</v>
+        <v>654</v>
       </c>
       <c r="K231">
-        <v>517</v>
+        <v>895</v>
       </c>
       <c r="L231"/>
       <c r="M231"/>
       <c r="N231" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
     </row>
     <row r="232" spans="1:14">
       <c r="A232" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B232" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C232"/>
       <c r="D232"/>
       <c r="E232"/>
       <c r="F232">
-        <v>986</v>
-[...1 lines deleted...]
-      <c r="G232"/>
+        <v>134</v>
+      </c>
+      <c r="G232">
+        <v>213</v>
+      </c>
       <c r="H232"/>
-      <c r="I232">
-[...2 lines deleted...]
-      <c r="J232"/>
+      <c r="I232"/>
+      <c r="J232">
+        <v>694</v>
+      </c>
       <c r="K232">
-        <v>761</v>
-[...6 lines deleted...]
-      </c>
+        <v>818</v>
+      </c>
+      <c r="L232"/>
+      <c r="M232"/>
       <c r="N232" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
     </row>
     <row r="233" spans="1:14">
       <c r="A233" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B233" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C233"/>
       <c r="D233"/>
       <c r="E233"/>
       <c r="F233">
-        <v>977</v>
+        <v>661</v>
       </c>
       <c r="G233">
-        <v>130</v>
+        <v>497</v>
       </c>
       <c r="H233"/>
       <c r="I233"/>
       <c r="J233">
-        <v>685</v>
+        <v>672</v>
       </c>
       <c r="K233">
-        <v>380</v>
+        <v>979</v>
       </c>
       <c r="L233"/>
       <c r="M233"/>
       <c r="N233" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="234" spans="1:14">
       <c r="A234" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B234" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C234"/>
       <c r="D234"/>
-      <c r="E234"/>
+      <c r="E234">
+        <v>932</v>
+      </c>
       <c r="F234">
-        <v>499</v>
-[...8 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="G234"/>
+      <c r="H234">
+        <v>619</v>
+      </c>
+      <c r="I234">
+        <v>953</v>
+      </c>
+      <c r="J234"/>
       <c r="K234">
-        <v>426</v>
-[...2 lines deleted...]
-      <c r="M234"/>
+        <v>62</v>
+      </c>
+      <c r="L234">
+        <v>779</v>
+      </c>
+      <c r="M234">
+        <v>761</v>
+      </c>
       <c r="N234" t="s">
-        <v>68</v>
+        <v>507</v>
       </c>
     </row>
     <row r="235" spans="1:14">
       <c r="A235" t="s">
+        <v>508</v>
+      </c>
+      <c r="B235" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="C235"/>
       <c r="D235"/>
       <c r="E235"/>
       <c r="F235">
-        <v>896</v>
-[...1 lines deleted...]
-      <c r="G235"/>
+        <v>192</v>
+      </c>
+      <c r="G235">
+        <v>452</v>
+      </c>
       <c r="H235"/>
-      <c r="I235">
-[...2 lines deleted...]
-      <c r="J235"/>
+      <c r="I235"/>
+      <c r="J235">
+        <v>788</v>
+      </c>
       <c r="K235">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="L235"/>
+      <c r="M235"/>
       <c r="N235" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="236" spans="1:14">
       <c r="A236" t="s">
+        <v>510</v>
+      </c>
+      <c r="B236" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="C236"/>
       <c r="D236"/>
       <c r="E236"/>
       <c r="F236">
-        <v>677</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G236"/>
       <c r="H236"/>
-      <c r="I236"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I236">
+        <v>241</v>
+      </c>
+      <c r="J236"/>
       <c r="K236">
-        <v>352</v>
-[...2 lines deleted...]
-      <c r="M236"/>
+        <v>560</v>
+      </c>
+      <c r="L236">
+        <v>616</v>
+      </c>
+      <c r="M236">
+        <v>275</v>
+      </c>
       <c r="N236" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:14">
       <c r="A237" t="s">
+        <v>512</v>
+      </c>
+      <c r="B237" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="C237"/>
       <c r="D237"/>
       <c r="E237"/>
       <c r="F237">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="G237"/>
+        <v>898</v>
+      </c>
+      <c r="G237">
+        <v>297</v>
+      </c>
       <c r="H237"/>
-      <c r="I237">
-[...2 lines deleted...]
-      <c r="J237"/>
+      <c r="I237"/>
+      <c r="J237">
+        <v>554</v>
+      </c>
       <c r="K237">
-        <v>850</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="L237"/>
+      <c r="M237"/>
       <c r="N237" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:14">
       <c r="A238" t="s">
+        <v>514</v>
+      </c>
+      <c r="B238" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="C238"/>
       <c r="D238"/>
-      <c r="E238">
-[...1 lines deleted...]
-      </c>
+      <c r="E238"/>
       <c r="F238">
-        <v>491</v>
-[...8 lines deleted...]
-      <c r="J238"/>
+        <v>761</v>
+      </c>
+      <c r="G238">
+        <v>24</v>
+      </c>
+      <c r="H238"/>
+      <c r="I238"/>
+      <c r="J238">
+        <v>409</v>
+      </c>
       <c r="K238">
-        <v>988</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L238"/>
+      <c r="M238"/>
       <c r="N238" t="s">
-        <v>517</v>
+        <v>91</v>
       </c>
     </row>
     <row r="239" spans="1:14">
       <c r="A239" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B239" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="C239"/>
       <c r="D239"/>
       <c r="E239"/>
       <c r="F239">
-        <v>689</v>
+        <v>118</v>
       </c>
       <c r="G239"/>
       <c r="H239"/>
       <c r="I239">
-        <v>569</v>
+        <v>828</v>
       </c>
       <c r="J239"/>
       <c r="K239">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="L239">
-        <v>131</v>
+        <v>368</v>
       </c>
       <c r="M239">
-        <v>26</v>
+        <v>148</v>
       </c>
       <c r="N239" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="240" spans="1:14">
       <c r="A240" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B240" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C240"/>
       <c r="D240"/>
-      <c r="E240">
-[...1 lines deleted...]
-      </c>
+      <c r="E240"/>
       <c r="F240">
-        <v>672</v>
-[...8 lines deleted...]
-      <c r="J240"/>
+        <v>248</v>
+      </c>
+      <c r="G240">
+        <v>998</v>
+      </c>
+      <c r="H240"/>
+      <c r="I240"/>
+      <c r="J240">
+        <v>276</v>
+      </c>
       <c r="K240">
-        <v>876</v>
-[...6 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="L240"/>
+      <c r="M240"/>
       <c r="N240" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="241" spans="1:14">
       <c r="A241" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B241" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C241"/>
       <c r="D241"/>
       <c r="E241"/>
       <c r="F241">
-        <v>309</v>
+        <v>778</v>
       </c>
       <c r="G241"/>
       <c r="H241"/>
       <c r="I241">
-        <v>852</v>
+        <v>750</v>
       </c>
       <c r="J241"/>
       <c r="K241">
-        <v>827</v>
+        <v>692</v>
       </c>
       <c r="L241">
-        <v>918</v>
+        <v>342</v>
       </c>
       <c r="M241">
-        <v>457</v>
+        <v>396</v>
       </c>
       <c r="N241" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
     </row>
     <row r="242" spans="1:14">
       <c r="A242" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="B242" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C242"/>
       <c r="D242"/>
       <c r="E242"/>
       <c r="F242">
-        <v>476</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="G242"/>
       <c r="H242"/>
-      <c r="I242"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I242">
+        <v>750</v>
+      </c>
+      <c r="J242"/>
       <c r="K242">
-        <v>308</v>
-[...2 lines deleted...]
-      <c r="M242"/>
+        <v>957</v>
+      </c>
+      <c r="L242">
+        <v>208</v>
+      </c>
+      <c r="M242">
+        <v>209</v>
+      </c>
       <c r="N242" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="243" spans="1:14">
       <c r="A243" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B243" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C243"/>
       <c r="D243"/>
       <c r="E243"/>
       <c r="F243">
-        <v>361</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="G243"/>
       <c r="H243"/>
       <c r="I243"/>
-      <c r="J243">
-[...1 lines deleted...]
-      </c>
+      <c r="J243"/>
       <c r="K243">
-        <v>506</v>
+        <v>872</v>
       </c>
       <c r="L243"/>
       <c r="M243"/>
       <c r="N243" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
     </row>
     <row r="244" spans="1:14">
       <c r="A244" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B244" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="C244"/>
       <c r="D244"/>
       <c r="E244"/>
       <c r="F244">
-        <v>375</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="G244"/>
       <c r="H244"/>
       <c r="I244"/>
-      <c r="J244">
-[...1 lines deleted...]
-      </c>
+      <c r="J244"/>
       <c r="K244">
-        <v>528</v>
+        <v>570</v>
       </c>
       <c r="L244"/>
       <c r="M244"/>
       <c r="N244" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
     </row>
     <row r="245" spans="1:14">
       <c r="A245" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B245" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C245"/>
       <c r="D245"/>
       <c r="E245"/>
       <c r="F245">
-        <v>127</v>
+        <v>740</v>
       </c>
       <c r="G245">
-        <v>446</v>
+        <v>519</v>
       </c>
       <c r="H245"/>
       <c r="I245"/>
       <c r="J245">
-        <v>800</v>
+        <v>523</v>
       </c>
       <c r="K245">
-        <v>441</v>
+        <v>330</v>
       </c>
       <c r="L245"/>
       <c r="M245"/>
       <c r="N245" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B246" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C246"/>
       <c r="D246"/>
       <c r="E246"/>
       <c r="F246">
-        <v>296</v>
+        <v>102</v>
       </c>
       <c r="G246">
-        <v>728</v>
+        <v>107</v>
       </c>
       <c r="H246"/>
       <c r="I246"/>
       <c r="J246">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="K246">
-        <v>395</v>
+        <v>218</v>
       </c>
       <c r="L246"/>
       <c r="M246"/>
       <c r="N246" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
     </row>
     <row r="247" spans="1:14">
       <c r="A247" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B247" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C247"/>
       <c r="D247"/>
       <c r="E247"/>
       <c r="F247">
-        <v>519</v>
+        <v>487</v>
       </c>
       <c r="G247">
-        <v>535</v>
+        <v>263</v>
       </c>
       <c r="H247"/>
       <c r="I247"/>
       <c r="J247">
-        <v>929</v>
+        <v>319</v>
       </c>
       <c r="K247">
-        <v>305</v>
+        <v>45</v>
       </c>
       <c r="L247"/>
       <c r="M247"/>
       <c r="N247" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="248" spans="1:14">
       <c r="A248" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B248" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="C248"/>
       <c r="D248"/>
       <c r="E248"/>
       <c r="F248">
-        <v>911</v>
+        <v>132</v>
       </c>
       <c r="G248">
-        <v>449</v>
+        <v>338</v>
       </c>
       <c r="H248"/>
       <c r="I248"/>
       <c r="J248">
-        <v>486</v>
+        <v>9</v>
       </c>
       <c r="K248">
-        <v>275</v>
+        <v>735</v>
       </c>
       <c r="L248"/>
       <c r="M248"/>
       <c r="N248" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="249" spans="1:14">
       <c r="A249" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B249" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C249"/>
       <c r="D249"/>
       <c r="E249"/>
       <c r="F249">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="G249"/>
+        <v>87</v>
+      </c>
+      <c r="G249">
+        <v>16</v>
+      </c>
       <c r="H249"/>
-      <c r="I249">
-[...2 lines deleted...]
-      <c r="J249"/>
+      <c r="I249"/>
+      <c r="J249">
+        <v>529</v>
+      </c>
       <c r="K249">
-        <v>252</v>
-[...6 lines deleted...]
-      </c>
+        <v>940</v>
+      </c>
+      <c r="L249"/>
+      <c r="M249"/>
       <c r="N249" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
     </row>
     <row r="250" spans="1:14">
       <c r="A250" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B250" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="C250"/>
       <c r="D250"/>
       <c r="E250"/>
       <c r="F250">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="G250"/>
+        <v>683</v>
+      </c>
+      <c r="G250">
+        <v>913</v>
+      </c>
       <c r="H250"/>
-      <c r="I250">
-[...2 lines deleted...]
-      <c r="J250"/>
+      <c r="I250"/>
+      <c r="J250">
+        <v>184</v>
+      </c>
       <c r="K250">
-        <v>731</v>
-[...6 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="L250"/>
+      <c r="M250"/>
       <c r="N250" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B251" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C251"/>
       <c r="D251"/>
       <c r="E251"/>
       <c r="F251">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="G251"/>
+        <v>313</v>
+      </c>
+      <c r="G251">
+        <v>817</v>
+      </c>
       <c r="H251"/>
-      <c r="I251">
-[...2 lines deleted...]
-      <c r="J251"/>
+      <c r="I251"/>
+      <c r="J251">
+        <v>422</v>
+      </c>
       <c r="K251">
-        <v>766</v>
-[...6 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="L251"/>
+      <c r="M251"/>
       <c r="N251" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
     </row>
     <row r="252" spans="1:14">
       <c r="A252" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B252" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C252"/>
       <c r="D252"/>
       <c r="E252"/>
       <c r="F252">
-        <v>711</v>
+        <v>488</v>
       </c>
       <c r="G252">
-        <v>263</v>
+        <v>403</v>
       </c>
       <c r="H252"/>
       <c r="I252"/>
       <c r="J252">
-        <v>235</v>
+        <v>85</v>
       </c>
       <c r="K252">
-        <v>917</v>
+        <v>649</v>
       </c>
       <c r="L252"/>
       <c r="M252"/>
       <c r="N252" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="253" spans="1:14">
       <c r="A253" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B253" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="C253"/>
       <c r="D253"/>
-      <c r="E253"/>
+      <c r="E253">
+        <v>662</v>
+      </c>
       <c r="F253">
-        <v>66</v>
-[...8 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="G253"/>
+      <c r="H253">
+        <v>511</v>
+      </c>
+      <c r="I253">
+        <v>949</v>
+      </c>
+      <c r="J253"/>
       <c r="K253">
-        <v>950</v>
-[...2 lines deleted...]
-      <c r="M253"/>
+        <v>761</v>
+      </c>
+      <c r="L253">
+        <v>646</v>
+      </c>
+      <c r="M253">
+        <v>297</v>
+      </c>
       <c r="N253" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="254" spans="1:14">
       <c r="A254" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B254" t="s">
-        <v>15</v>
+        <v>547</v>
       </c>
       <c r="C254"/>
       <c r="D254"/>
-      <c r="E254">
-[...1 lines deleted...]
-      </c>
+      <c r="E254"/>
       <c r="F254">
-        <v>424</v>
-[...8 lines deleted...]
-      <c r="J254"/>
+        <v>502</v>
+      </c>
+      <c r="G254">
+        <v>480</v>
+      </c>
+      <c r="H254"/>
+      <c r="I254"/>
+      <c r="J254">
+        <v>865</v>
+      </c>
       <c r="K254">
-        <v>809</v>
-[...6 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="L254"/>
+      <c r="M254"/>
       <c r="N254" t="s">
-        <v>549</v>
+        <v>40</v>
       </c>
     </row>
     <row r="255" spans="1:14">
       <c r="A255" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B255" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="C255"/>
       <c r="D255"/>
       <c r="E255"/>
       <c r="F255">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="G255"/>
+        <v>670</v>
+      </c>
+      <c r="G255">
+        <v>667</v>
+      </c>
       <c r="H255"/>
-      <c r="I255">
-[...2 lines deleted...]
-      <c r="J255"/>
+      <c r="I255"/>
+      <c r="J255">
+        <v>495</v>
+      </c>
       <c r="K255">
-        <v>667</v>
-[...6 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="L255"/>
+      <c r="M255"/>
       <c r="N255" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="256" spans="1:14">
       <c r="A256" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B256" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="C256"/>
       <c r="D256"/>
       <c r="E256"/>
       <c r="F256">
-        <v>957</v>
+        <v>487</v>
       </c>
       <c r="G256">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="H256"/>
       <c r="I256"/>
       <c r="J256">
-        <v>542</v>
+        <v>426</v>
       </c>
       <c r="K256">
-        <v>18</v>
+        <v>907</v>
       </c>
       <c r="L256"/>
       <c r="M256"/>
       <c r="N256" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
     </row>
     <row r="257" spans="1:14">
       <c r="A257" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B257" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C257"/>
       <c r="D257"/>
-      <c r="E257"/>
+      <c r="E257">
+        <v>955</v>
+      </c>
       <c r="F257">
-        <v>803</v>
-[...8 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="G257"/>
+      <c r="H257">
+        <v>849</v>
+      </c>
+      <c r="I257">
+        <v>48</v>
+      </c>
+      <c r="J257"/>
       <c r="K257">
-        <v>416</v>
-[...2 lines deleted...]
-      <c r="M257"/>
+        <v>679</v>
+      </c>
+      <c r="L257">
+        <v>144</v>
+      </c>
+      <c r="M257">
+        <v>254</v>
+      </c>
       <c r="N257" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="258" spans="1:14">
       <c r="A258" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="B258" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C258"/>
       <c r="D258"/>
-      <c r="E258"/>
+      <c r="E258">
+        <v>310</v>
+      </c>
       <c r="F258">
-        <v>431</v>
+        <v>736</v>
       </c>
       <c r="G258"/>
-      <c r="H258"/>
+      <c r="H258">
+        <v>790</v>
+      </c>
       <c r="I258">
-        <v>746</v>
+        <v>252</v>
       </c>
       <c r="J258"/>
       <c r="K258">
-        <v>988</v>
+        <v>672</v>
       </c>
       <c r="L258">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="M258">
-        <v>307</v>
+        <v>735</v>
       </c>
       <c r="N258" t="s">
-        <v>88</v>
+        <v>556</v>
       </c>
     </row>
     <row r="259" spans="1:14">
       <c r="A259" t="s">
+        <v>557</v>
+      </c>
+      <c r="B259" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="C259"/>
       <c r="D259"/>
       <c r="E259"/>
       <c r="F259">
-        <v>382</v>
+        <v>960</v>
       </c>
       <c r="G259">
-        <v>353</v>
+        <v>635</v>
       </c>
       <c r="H259"/>
       <c r="I259"/>
       <c r="J259">
-        <v>39</v>
+        <v>781</v>
       </c>
       <c r="K259">
-        <v>80</v>
+        <v>488</v>
       </c>
       <c r="L259"/>
       <c r="M259"/>
       <c r="N259" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="260" spans="1:14">
       <c r="A260" t="s">
+        <v>559</v>
+      </c>
+      <c r="B260" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C260"/>
       <c r="D260"/>
       <c r="E260"/>
       <c r="F260">
-        <v>373</v>
+        <v>94</v>
       </c>
       <c r="G260">
-        <v>538</v>
+        <v>5</v>
       </c>
       <c r="H260"/>
       <c r="I260"/>
       <c r="J260">
-        <v>937</v>
+        <v>756</v>
       </c>
       <c r="K260">
-        <v>910</v>
+        <v>117</v>
       </c>
       <c r="L260"/>
       <c r="M260"/>
       <c r="N260" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="261" spans="1:14">
       <c r="A261" t="s">
+        <v>561</v>
+      </c>
+      <c r="B261" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="C261"/>
       <c r="D261"/>
       <c r="E261"/>
       <c r="F261">
-        <v>684</v>
+        <v>548</v>
       </c>
       <c r="G261"/>
       <c r="H261">
-        <v>996</v>
+        <v>793</v>
       </c>
       <c r="I261">
-        <v>892</v>
+        <v>836</v>
       </c>
       <c r="J261"/>
       <c r="K261">
-        <v>928</v>
+        <v>764</v>
       </c>
       <c r="L261">
-        <v>601</v>
+        <v>377</v>
       </c>
       <c r="M261">
-        <v>883</v>
+        <v>532</v>
       </c>
       <c r="N261" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="262" spans="1:14">
       <c r="A262" t="s">
+        <v>564</v>
+      </c>
+      <c r="B262" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C262"/>
       <c r="D262"/>
-      <c r="E262">
-[...1 lines deleted...]
-      </c>
+      <c r="E262"/>
       <c r="F262">
         <v>354</v>
       </c>
       <c r="G262"/>
-      <c r="H262">
-[...1 lines deleted...]
-      </c>
+      <c r="H262"/>
       <c r="I262">
-        <v>623</v>
+        <v>162</v>
       </c>
       <c r="J262"/>
       <c r="K262">
-        <v>430</v>
+        <v>841</v>
       </c>
       <c r="L262">
-        <v>559</v>
+        <v>831</v>
       </c>
       <c r="M262">
-        <v>568</v>
+        <v>803</v>
       </c>
       <c r="N262" t="s">
-        <v>566</v>
+        <v>19</v>
       </c>
     </row>
     <row r="263" spans="1:14">
       <c r="A263" t="s">
+        <v>566</v>
+      </c>
+      <c r="B263" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="C263"/>
       <c r="D263"/>
       <c r="E263"/>
       <c r="F263">
-        <v>337</v>
+        <v>599</v>
       </c>
       <c r="G263"/>
-      <c r="H263"/>
-[...3 lines deleted...]
-      </c>
+      <c r="H263">
+        <v>941</v>
+      </c>
+      <c r="I263">
+        <v>806</v>
+      </c>
+      <c r="J263"/>
       <c r="K263">
-        <v>332</v>
-[...2 lines deleted...]
-      <c r="M263"/>
+        <v>325</v>
+      </c>
+      <c r="L263">
+        <v>509</v>
+      </c>
+      <c r="M263">
+        <v>785</v>
+      </c>
       <c r="N263" t="s">
-        <v>25</v>
+        <v>568</v>
       </c>
     </row>
     <row r="264" spans="1:14">
       <c r="A264" t="s">
         <v>569</v>
       </c>
       <c r="B264" t="s">
         <v>570</v>
       </c>
       <c r="C264"/>
       <c r="D264"/>
       <c r="E264"/>
       <c r="F264">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="G264"/>
       <c r="H264"/>
-      <c r="I264"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I264">
+        <v>305</v>
+      </c>
+      <c r="J264"/>
       <c r="K264">
-        <v>934</v>
-[...2 lines deleted...]
-      <c r="M264"/>
+        <v>253</v>
+      </c>
+      <c r="L264">
+        <v>594</v>
+      </c>
+      <c r="M264">
+        <v>413</v>
+      </c>
       <c r="N264" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
     </row>
     <row r="265" spans="1:14">
       <c r="A265" t="s">
         <v>571</v>
       </c>
       <c r="B265" t="s">
         <v>572</v>
       </c>
       <c r="C265"/>
       <c r="D265"/>
-      <c r="E265"/>
+      <c r="E265">
+        <v>629</v>
+      </c>
       <c r="F265">
-        <v>238</v>
+        <v>996</v>
       </c>
       <c r="G265"/>
-      <c r="H265"/>
+      <c r="H265">
+        <v>968</v>
+      </c>
       <c r="I265">
-        <v>655</v>
+        <v>353</v>
       </c>
       <c r="J265"/>
       <c r="K265">
-        <v>982</v>
+        <v>297</v>
       </c>
       <c r="L265">
-        <v>716</v>
+        <v>216</v>
       </c>
       <c r="M265">
-        <v>875</v>
+        <v>311</v>
       </c>
       <c r="N265" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" t="s">
         <v>573</v>
       </c>
       <c r="B266" t="s">
         <v>574</v>
       </c>
       <c r="C266"/>
       <c r="D266"/>
       <c r="E266"/>
       <c r="F266">
-        <v>805</v>
+        <v>734</v>
       </c>
       <c r="G266">
-        <v>359</v>
+        <v>243</v>
       </c>
       <c r="H266"/>
       <c r="I266"/>
       <c r="J266">
-        <v>503</v>
+        <v>475</v>
       </c>
       <c r="K266">
-        <v>144</v>
+        <v>984</v>
       </c>
       <c r="L266"/>
       <c r="M266"/>
       <c r="N266" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" t="s">
         <v>575</v>
       </c>
       <c r="B267" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="C267"/>
       <c r="D267"/>
       <c r="E267"/>
       <c r="F267">
-        <v>103</v>
-[...8 lines deleted...]
-      <c r="J267"/>
+        <v>913</v>
+      </c>
+      <c r="G267">
+        <v>342</v>
+      </c>
+      <c r="H267"/>
+      <c r="I267"/>
+      <c r="J267">
+        <v>746</v>
+      </c>
       <c r="K267">
-        <v>199</v>
-[...6 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="L267"/>
+      <c r="M267"/>
       <c r="N267" t="s">
-        <v>566</v>
+        <v>25</v>
       </c>
     </row>
     <row r="268" spans="1:14">
       <c r="A268" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B268" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C268"/>
       <c r="D268"/>
       <c r="E268"/>
       <c r="F268">
-        <v>800</v>
+        <v>563</v>
       </c>
       <c r="G268"/>
       <c r="H268"/>
       <c r="I268">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="J268"/>
       <c r="K268">
-        <v>205</v>
+        <v>937</v>
       </c>
       <c r="L268">
-        <v>350</v>
+        <v>513</v>
       </c>
       <c r="M268">
-        <v>345</v>
+        <v>273</v>
       </c>
       <c r="N268" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
     </row>
     <row r="269" spans="1:14">
       <c r="A269" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B269" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C269"/>
       <c r="D269"/>
       <c r="E269"/>
       <c r="F269">
-        <v>991</v>
+        <v>464</v>
       </c>
       <c r="G269">
-        <v>254</v>
+        <v>789</v>
       </c>
       <c r="H269"/>
       <c r="I269"/>
       <c r="J269">
-        <v>326</v>
+        <v>157</v>
       </c>
       <c r="K269">
-        <v>231</v>
+        <v>195</v>
       </c>
       <c r="L269"/>
       <c r="M269"/>
       <c r="N269" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
     </row>
     <row r="270" spans="1:14">
       <c r="A270" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B270" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C270"/>
       <c r="D270"/>
       <c r="E270"/>
       <c r="F270">
-        <v>911</v>
-[...1 lines deleted...]
-      <c r="G270"/>
+        <v>541</v>
+      </c>
+      <c r="G270">
+        <v>357</v>
+      </c>
       <c r="H270"/>
-      <c r="I270">
-[...2 lines deleted...]
-      <c r="J270"/>
+      <c r="I270"/>
+      <c r="J270">
+        <v>368</v>
+      </c>
       <c r="K270">
-        <v>988</v>
-[...6 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="L270"/>
+      <c r="M270"/>
       <c r="N270" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
     </row>
     <row r="271" spans="1:14">
       <c r="A271" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B271" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C271"/>
       <c r="D271"/>
       <c r="E271"/>
       <c r="F271">
-        <v>55</v>
+        <v>176</v>
       </c>
       <c r="G271"/>
       <c r="H271"/>
       <c r="I271">
-        <v>866</v>
+        <v>512</v>
       </c>
       <c r="J271"/>
       <c r="K271">
-        <v>245</v>
+        <v>783</v>
       </c>
       <c r="L271">
-        <v>224</v>
+        <v>409</v>
       </c>
       <c r="M271">
-        <v>253</v>
+        <v>483</v>
       </c>
       <c r="N271" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:14">
       <c r="A272" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B272" t="s">
-        <v>585</v>
+        <v>354</v>
       </c>
       <c r="C272"/>
       <c r="D272"/>
       <c r="E272"/>
       <c r="F272">
-        <v>367</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="G272"/>
       <c r="H272"/>
       <c r="I272"/>
-      <c r="J272">
-[...1 lines deleted...]
-      </c>
+      <c r="J272"/>
       <c r="K272">
-        <v>286</v>
+        <v>840</v>
       </c>
       <c r="L272"/>
       <c r="M272"/>
       <c r="N272" t="s">
-        <v>42</v>
+        <v>586</v>
       </c>
     </row>
     <row r="273" spans="1:14">
       <c r="A273" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B273" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C273"/>
       <c r="D273"/>
       <c r="E273"/>
       <c r="F273">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="G273"/>
+        <v>118</v>
+      </c>
+      <c r="G273">
+        <v>436</v>
+      </c>
       <c r="H273"/>
-      <c r="I273">
-[...2 lines deleted...]
-      <c r="J273"/>
+      <c r="I273"/>
+      <c r="J273">
+        <v>430</v>
+      </c>
       <c r="K273">
-        <v>945</v>
-[...6 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="L273"/>
+      <c r="M273"/>
       <c r="N273" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
     </row>
     <row r="274" spans="1:14">
       <c r="A274" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B274" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C274"/>
       <c r="D274"/>
       <c r="E274"/>
       <c r="F274">
-        <v>697</v>
+        <v>395</v>
       </c>
       <c r="G274"/>
       <c r="H274"/>
       <c r="I274"/>
-      <c r="J274">
-[...1 lines deleted...]
-      </c>
+      <c r="J274"/>
       <c r="K274">
-        <v>751</v>
+        <v>464</v>
       </c>
       <c r="L274"/>
       <c r="M274"/>
       <c r="N274" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="275" spans="1:14">
       <c r="A275" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B275" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C275"/>
       <c r="D275"/>
       <c r="E275"/>
       <c r="F275">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="G275"/>
       <c r="H275"/>
-      <c r="I275"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I275">
+        <v>150</v>
+      </c>
+      <c r="J275"/>
       <c r="K275">
-        <v>697</v>
-[...2 lines deleted...]
-      <c r="M275"/>
+        <v>782</v>
+      </c>
+      <c r="L275">
+        <v>584</v>
+      </c>
+      <c r="M275">
+        <v>13</v>
+      </c>
       <c r="N275" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
     </row>
     <row r="276" spans="1:14">
       <c r="A276" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B276" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C276"/>
       <c r="D276"/>
       <c r="E276"/>
       <c r="F276">
-        <v>63</v>
+        <v>812</v>
       </c>
       <c r="G276">
-        <v>151</v>
+        <v>729</v>
       </c>
       <c r="H276"/>
       <c r="I276"/>
       <c r="J276">
-        <v>969</v>
+        <v>372</v>
       </c>
       <c r="K276">
-        <v>878</v>
+        <v>242</v>
       </c>
       <c r="L276"/>
       <c r="M276"/>
       <c r="N276" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:14">
       <c r="A277" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B277" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C277"/>
       <c r="D277"/>
-      <c r="E277"/>
+      <c r="E277">
+        <v>209</v>
+      </c>
       <c r="F277">
-        <v>204</v>
+        <v>613</v>
       </c>
       <c r="G277"/>
-      <c r="H277"/>
+      <c r="H277">
+        <v>726</v>
+      </c>
       <c r="I277">
-        <v>202</v>
+        <v>93</v>
       </c>
       <c r="J277"/>
       <c r="K277">
-        <v>324</v>
+        <v>208</v>
       </c>
       <c r="L277">
-        <v>555</v>
+        <v>645</v>
       </c>
       <c r="M277">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="N277" t="s">
-        <v>68</v>
+        <v>598</v>
       </c>
     </row>
     <row r="278" spans="1:14">
       <c r="A278" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B278" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C278"/>
       <c r="D278"/>
-      <c r="E278">
-[...1 lines deleted...]
-      </c>
+      <c r="E278"/>
       <c r="F278">
-        <v>163</v>
-[...8 lines deleted...]
-      <c r="J278"/>
+        <v>944</v>
+      </c>
+      <c r="G278">
+        <v>164</v>
+      </c>
+      <c r="H278"/>
+      <c r="I278"/>
+      <c r="J278">
+        <v>558</v>
+      </c>
       <c r="K278">
-        <v>845</v>
-[...6 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="L278"/>
+      <c r="M278"/>
       <c r="N278" t="s">
-        <v>599</v>
+        <v>43</v>
       </c>
     </row>
     <row r="279" spans="1:14">
       <c r="A279" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B279" t="s">
-        <v>191</v>
+        <v>602</v>
       </c>
       <c r="C279"/>
       <c r="D279"/>
-      <c r="E279">
-[...1 lines deleted...]
-      </c>
+      <c r="E279"/>
       <c r="F279">
-        <v>869</v>
-[...8 lines deleted...]
-      <c r="J279"/>
+        <v>33</v>
+      </c>
+      <c r="G279">
+        <v>834</v>
+      </c>
+      <c r="H279"/>
+      <c r="I279"/>
+      <c r="J279">
+        <v>650</v>
+      </c>
       <c r="K279">
-        <v>335</v>
-[...6 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="L279"/>
+      <c r="M279"/>
       <c r="N279" t="s">
-        <v>601</v>
+        <v>61</v>
       </c>
     </row>
     <row r="280" spans="1:14">
       <c r="A280" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B280" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C280"/>
       <c r="D280"/>
       <c r="E280"/>
       <c r="F280">
-        <v>974</v>
+        <v>77</v>
       </c>
       <c r="G280">
-        <v>192</v>
+        <v>428</v>
       </c>
       <c r="H280"/>
       <c r="I280"/>
       <c r="J280">
-        <v>535</v>
+        <v>112</v>
       </c>
       <c r="K280">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="L280"/>
       <c r="M280"/>
       <c r="N280" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
     </row>
     <row r="281" spans="1:14">
       <c r="A281" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B281" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C281"/>
       <c r="D281"/>
       <c r="E281"/>
       <c r="F281">
-        <v>749</v>
+        <v>207</v>
       </c>
       <c r="G281">
-        <v>500</v>
+        <v>186</v>
       </c>
       <c r="H281"/>
       <c r="I281"/>
       <c r="J281">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="K281">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="L281"/>
       <c r="M281"/>
       <c r="N281" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="282" spans="1:14">
       <c r="A282" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B282" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C282"/>
       <c r="D282"/>
       <c r="E282"/>
       <c r="F282">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="G282">
-        <v>100</v>
+        <v>776</v>
       </c>
       <c r="H282"/>
       <c r="I282"/>
       <c r="J282">
-        <v>801</v>
+        <v>907</v>
       </c>
       <c r="K282">
-        <v>753</v>
+        <v>295</v>
       </c>
       <c r="L282"/>
       <c r="M282"/>
       <c r="N282" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B283" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C283"/>
       <c r="D283"/>
       <c r="E283"/>
       <c r="F283">
-        <v>945</v>
-[...1 lines deleted...]
-      <c r="G283"/>
+        <v>269</v>
+      </c>
+      <c r="G283">
+        <v>630</v>
+      </c>
       <c r="H283"/>
-      <c r="I283">
-[...2 lines deleted...]
-      <c r="J283"/>
+      <c r="I283"/>
+      <c r="J283">
+        <v>889</v>
+      </c>
       <c r="K283">
-        <v>4</v>
-[...6 lines deleted...]
-      </c>
+        <v>894</v>
+      </c>
+      <c r="L283"/>
+      <c r="M283"/>
       <c r="N283" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:14">
       <c r="A284" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B284" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C284"/>
       <c r="D284"/>
       <c r="E284"/>
       <c r="F284">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="G284"/>
       <c r="H284"/>
-      <c r="I284"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I284">
+        <v>992</v>
+      </c>
+      <c r="J284"/>
       <c r="K284">
-        <v>831</v>
-[...2 lines deleted...]
-      <c r="M284"/>
+        <v>820</v>
+      </c>
+      <c r="L284">
+        <v>10</v>
+      </c>
+      <c r="M284">
+        <v>356</v>
+      </c>
       <c r="N284" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
     </row>
     <row r="285" spans="1:14">
       <c r="A285" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B285" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C285"/>
       <c r="D285"/>
       <c r="E285"/>
       <c r="F285">
-        <v>693</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="G285"/>
       <c r="H285"/>
-      <c r="I285"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I285">
+        <v>447</v>
+      </c>
+      <c r="J285"/>
       <c r="K285">
-        <v>408</v>
-[...2 lines deleted...]
-      <c r="M285"/>
+        <v>460</v>
+      </c>
+      <c r="L285">
+        <v>543</v>
+      </c>
+      <c r="M285">
+        <v>112</v>
+      </c>
       <c r="N285" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
     </row>
     <row r="286" spans="1:14">
       <c r="A286" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B286" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C286"/>
       <c r="D286"/>
       <c r="E286"/>
       <c r="F286">
-        <v>797</v>
-[...3 lines deleted...]
-      </c>
+        <v>979</v>
+      </c>
+      <c r="G286"/>
       <c r="H286"/>
-      <c r="I286"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I286">
+        <v>606</v>
+      </c>
+      <c r="J286"/>
       <c r="K286">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="M286"/>
+        <v>33</v>
+      </c>
+      <c r="L286">
+        <v>365</v>
+      </c>
+      <c r="M286">
+        <v>647</v>
+      </c>
       <c r="N286" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
     </row>
     <row r="287" spans="1:14">
       <c r="A287" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B287" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C287"/>
       <c r="D287"/>
       <c r="E287"/>
       <c r="F287">
-        <v>130</v>
+        <v>899</v>
       </c>
       <c r="G287">
-        <v>79</v>
+        <v>287</v>
       </c>
       <c r="H287"/>
       <c r="I287"/>
       <c r="J287">
-        <v>569</v>
+        <v>393</v>
       </c>
       <c r="K287">
-        <v>335</v>
+        <v>546</v>
       </c>
       <c r="L287"/>
       <c r="M287"/>
       <c r="N287" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="288" spans="1:14">
       <c r="A288" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B288" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C288"/>
       <c r="D288"/>
       <c r="E288"/>
       <c r="F288">
-        <v>800</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="G288"/>
       <c r="H288"/>
-      <c r="I288"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I288">
+        <v>991</v>
+      </c>
+      <c r="J288"/>
       <c r="K288">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="M288"/>
+        <v>336</v>
+      </c>
+      <c r="L288">
+        <v>282</v>
+      </c>
+      <c r="M288">
+        <v>214</v>
+      </c>
       <c r="N288" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="289" spans="1:14">
       <c r="A289" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B289" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C289"/>
       <c r="D289"/>
       <c r="E289"/>
       <c r="F289">
-        <v>890</v>
+        <v>934</v>
       </c>
       <c r="G289">
-        <v>528</v>
+        <v>720</v>
       </c>
       <c r="H289"/>
       <c r="I289"/>
       <c r="J289">
-        <v>268</v>
+        <v>586</v>
       </c>
       <c r="K289">
-        <v>755</v>
+        <v>498</v>
       </c>
       <c r="L289"/>
       <c r="M289"/>
       <c r="N289" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="290" spans="1:14">
       <c r="A290" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B290" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C290"/>
       <c r="D290"/>
       <c r="E290"/>
       <c r="F290">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="G290"/>
       <c r="H290"/>
       <c r="I290"/>
       <c r="J290">
-        <v>889</v>
+        <v>700</v>
       </c>
       <c r="K290">
-        <v>310</v>
+        <v>220</v>
       </c>
       <c r="L290"/>
       <c r="M290"/>
       <c r="N290" t="s">
-        <v>48</v>
+        <v>625</v>
       </c>
     </row>
     <row r="291" spans="1:14">
       <c r="A291" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B291" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C291"/>
       <c r="D291"/>
       <c r="E291"/>
       <c r="F291">
-        <v>710</v>
+        <v>778</v>
       </c>
       <c r="G291"/>
       <c r="H291"/>
       <c r="I291">
-        <v>352</v>
+        <v>164</v>
       </c>
       <c r="J291"/>
       <c r="K291">
-        <v>862</v>
+        <v>438</v>
       </c>
       <c r="L291">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="M291">
-        <v>881</v>
+        <v>582</v>
       </c>
       <c r="N291" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row r="292" spans="1:14">
       <c r="A292" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B292" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C292"/>
       <c r="D292"/>
       <c r="E292"/>
       <c r="F292">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>942</v>
+      </c>
+      <c r="G292"/>
       <c r="H292"/>
-      <c r="I292"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I292">
+        <v>242</v>
+      </c>
+      <c r="J292"/>
       <c r="K292">
-        <v>581</v>
-[...2 lines deleted...]
-      <c r="M292"/>
+        <v>364</v>
+      </c>
+      <c r="L292">
+        <v>580</v>
+      </c>
+      <c r="M292">
+        <v>256</v>
+      </c>
       <c r="N292" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="293" spans="1:14">
       <c r="A293" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B293" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C293"/>
       <c r="D293"/>
       <c r="E293"/>
       <c r="F293">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="G293"/>
+        <v>307</v>
+      </c>
+      <c r="G293">
+        <v>526</v>
+      </c>
       <c r="H293"/>
-      <c r="I293">
-[...2 lines deleted...]
-      <c r="J293"/>
+      <c r="I293"/>
+      <c r="J293">
+        <v>638</v>
+      </c>
       <c r="K293">
-        <v>752</v>
-[...6 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="L293"/>
+      <c r="M293"/>
       <c r="N293" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
     </row>
     <row r="294" spans="1:14">
       <c r="A294" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B294" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C294"/>
       <c r="D294"/>
       <c r="E294"/>
       <c r="F294">
-        <v>421</v>
-[...3 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="G294"/>
       <c r="H294"/>
-      <c r="I294"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I294">
+        <v>686</v>
+      </c>
+      <c r="J294"/>
       <c r="K294">
-        <v>844</v>
-[...2 lines deleted...]
-      <c r="M294"/>
+        <v>412</v>
+      </c>
+      <c r="L294">
+        <v>719</v>
+      </c>
+      <c r="M294">
+        <v>194</v>
+      </c>
       <c r="N294" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B295" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C295"/>
       <c r="D295"/>
       <c r="E295"/>
       <c r="F295">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="G295"/>
       <c r="H295"/>
-      <c r="I295"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I295">
+        <v>757</v>
+      </c>
+      <c r="J295"/>
       <c r="K295">
-        <v>327</v>
-[...2 lines deleted...]
-      <c r="M295"/>
+        <v>382</v>
+      </c>
+      <c r="L295">
+        <v>130</v>
+      </c>
+      <c r="M295">
+        <v>924</v>
+      </c>
       <c r="N295" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
     </row>
     <row r="296" spans="1:14">
       <c r="A296" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B296" t="s">
-        <v>52</v>
+        <v>637</v>
       </c>
       <c r="C296"/>
       <c r="D296"/>
-      <c r="E296">
-[...1 lines deleted...]
-      </c>
+      <c r="E296"/>
       <c r="F296">
-        <v>822</v>
-[...8 lines deleted...]
-      <c r="J296"/>
+        <v>183</v>
+      </c>
+      <c r="G296">
+        <v>432</v>
+      </c>
+      <c r="H296"/>
+      <c r="I296"/>
+      <c r="J296">
+        <v>371</v>
+      </c>
       <c r="K296">
-        <v>589</v>
-[...6 lines deleted...]
-      </c>
+        <v>679</v>
+      </c>
+      <c r="L296"/>
+      <c r="M296"/>
       <c r="N296" t="s">
-        <v>635</v>
+        <v>102</v>
       </c>
     </row>
     <row r="297" spans="1:14">
       <c r="A297" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B297" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C297"/>
       <c r="D297"/>
       <c r="E297"/>
       <c r="F297">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G297"/>
+        <v>699</v>
+      </c>
+      <c r="G297">
+        <v>620</v>
+      </c>
       <c r="H297"/>
-      <c r="I297">
-[...2 lines deleted...]
-      <c r="J297"/>
+      <c r="I297"/>
+      <c r="J297">
+        <v>816</v>
+      </c>
       <c r="K297">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="L297"/>
+      <c r="M297"/>
       <c r="N297" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:14">
       <c r="A298" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B298" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C298"/>
       <c r="D298"/>
       <c r="E298"/>
       <c r="F298">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="G298"/>
+        <v>91</v>
+      </c>
+      <c r="G298">
+        <v>237</v>
+      </c>
       <c r="H298"/>
-      <c r="I298">
-[...2 lines deleted...]
-      <c r="J298"/>
+      <c r="I298"/>
+      <c r="J298">
+        <v>950</v>
+      </c>
       <c r="K298">
         <v>242</v>
       </c>
-      <c r="L298">
-[...4 lines deleted...]
-      </c>
+      <c r="L298"/>
+      <c r="M298"/>
       <c r="N298" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:14">
       <c r="A299" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B299" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C299"/>
       <c r="D299"/>
       <c r="E299"/>
       <c r="F299">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="G299"/>
       <c r="H299"/>
-      <c r="I299"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I299">
+        <v>17</v>
+      </c>
+      <c r="J299"/>
       <c r="K299">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="M299"/>
+        <v>157</v>
+      </c>
+      <c r="L299">
+        <v>811</v>
+      </c>
+      <c r="M299">
+        <v>764</v>
+      </c>
       <c r="N299" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="300" spans="1:14">
       <c r="A300" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B300" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C300"/>
       <c r="D300"/>
       <c r="E300"/>
       <c r="F300">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G300"/>
+        <v>514</v>
+      </c>
+      <c r="G300">
+        <v>397</v>
+      </c>
       <c r="H300"/>
-      <c r="I300">
-[...2 lines deleted...]
-      <c r="J300"/>
+      <c r="I300"/>
+      <c r="J300">
+        <v>166</v>
+      </c>
       <c r="K300">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>678</v>
+      </c>
+      <c r="L300"/>
+      <c r="M300"/>
       <c r="N300" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="301" spans="1:14">
       <c r="A301" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B301" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C301"/>
       <c r="D301"/>
       <c r="E301"/>
       <c r="F301">
-        <v>168</v>
+        <v>264</v>
       </c>
       <c r="G301">
-        <v>382</v>
+        <v>187</v>
       </c>
       <c r="H301"/>
       <c r="I301"/>
       <c r="J301">
-        <v>875</v>
+        <v>452</v>
       </c>
       <c r="K301">
-        <v>13</v>
+        <v>635</v>
       </c>
       <c r="L301"/>
       <c r="M301"/>
       <c r="N301" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="302" spans="1:14">
       <c r="A302" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B302" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C302"/>
       <c r="D302"/>
-      <c r="E302"/>
+      <c r="E302">
+        <v>58</v>
+      </c>
       <c r="F302">
-        <v>566</v>
+        <v>336</v>
       </c>
       <c r="G302"/>
       <c r="H302">
-        <v>843</v>
+        <v>576</v>
       </c>
       <c r="I302">
-        <v>193</v>
+        <v>27</v>
       </c>
       <c r="J302"/>
       <c r="K302">
-        <v>1000</v>
+        <v>945</v>
       </c>
       <c r="L302">
-        <v>696</v>
+        <v>421</v>
       </c>
       <c r="M302">
-        <v>639</v>
+        <v>401</v>
       </c>
       <c r="N302" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="303" spans="1:14">
       <c r="A303" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B303" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C303"/>
       <c r="D303"/>
       <c r="E303"/>
       <c r="F303">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="G303"/>
+        <v>630</v>
+      </c>
+      <c r="G303">
+        <v>413</v>
+      </c>
       <c r="H303"/>
       <c r="I303"/>
-      <c r="J303"/>
+      <c r="J303">
+        <v>772</v>
+      </c>
       <c r="K303">
-        <v>633</v>
+        <v>492</v>
       </c>
       <c r="L303"/>
       <c r="M303"/>
       <c r="N303" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="304" spans="1:14">
       <c r="A304" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B304" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C304"/>
       <c r="D304"/>
       <c r="E304"/>
       <c r="F304">
-        <v>526</v>
+        <v>873</v>
       </c>
       <c r="G304"/>
       <c r="H304"/>
       <c r="I304">
-        <v>248</v>
+        <v>306</v>
       </c>
       <c r="J304"/>
       <c r="K304">
-        <v>954</v>
+        <v>746</v>
       </c>
       <c r="L304">
-        <v>182</v>
+        <v>282</v>
       </c>
       <c r="M304">
-        <v>438</v>
+        <v>255</v>
       </c>
       <c r="N304" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:14">
       <c r="A305" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B305" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C305"/>
       <c r="D305"/>
       <c r="E305"/>
       <c r="F305">
-        <v>515</v>
+        <v>13</v>
       </c>
       <c r="G305">
-        <v>790</v>
+        <v>301</v>
       </c>
       <c r="H305"/>
       <c r="I305"/>
       <c r="J305">
-        <v>800</v>
+        <v>127</v>
       </c>
       <c r="K305">
-        <v>530</v>
+        <v>624</v>
       </c>
       <c r="L305"/>
       <c r="M305"/>
       <c r="N305" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
     </row>
     <row r="306" spans="1:14">
       <c r="A306" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B306" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C306"/>
       <c r="D306"/>
       <c r="E306"/>
       <c r="F306">
-        <v>241</v>
+        <v>830</v>
       </c>
       <c r="G306"/>
       <c r="H306"/>
       <c r="I306">
-        <v>806</v>
+        <v>279</v>
       </c>
       <c r="J306"/>
       <c r="K306">
-        <v>963</v>
+        <v>630</v>
       </c>
       <c r="L306">
-        <v>349</v>
+        <v>508</v>
       </c>
       <c r="M306">
-        <v>41</v>
+        <v>223</v>
       </c>
       <c r="N306" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
     </row>
     <row r="307" spans="1:14">
       <c r="A307" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B307" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C307"/>
       <c r="D307"/>
       <c r="E307"/>
       <c r="F307">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="G307"/>
       <c r="H307"/>
-      <c r="I307"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I307">
+        <v>351</v>
+      </c>
+      <c r="J307"/>
       <c r="K307">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="M307"/>
+        <v>567</v>
+      </c>
+      <c r="L307">
+        <v>452</v>
+      </c>
+      <c r="M307">
+        <v>182</v>
+      </c>
       <c r="N307" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:14">
       <c r="A308" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="B308" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C308"/>
       <c r="D308"/>
       <c r="E308"/>
       <c r="F308">
-        <v>714</v>
+        <v>378</v>
       </c>
       <c r="G308">
-        <v>615</v>
+        <v>672</v>
       </c>
       <c r="H308"/>
       <c r="I308"/>
       <c r="J308">
-        <v>458</v>
+        <v>163</v>
       </c>
       <c r="K308">
-        <v>776</v>
+        <v>511</v>
       </c>
       <c r="L308"/>
       <c r="M308"/>
       <c r="N308" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B309" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C309"/>
       <c r="D309"/>
       <c r="E309"/>
       <c r="F309">
-        <v>440</v>
+        <v>72</v>
       </c>
       <c r="G309">
-        <v>95</v>
+        <v>264</v>
       </c>
       <c r="H309"/>
       <c r="I309"/>
       <c r="J309">
-        <v>937</v>
+        <v>591</v>
       </c>
       <c r="K309">
-        <v>697</v>
+        <v>331</v>
       </c>
       <c r="L309"/>
       <c r="M309"/>
       <c r="N309" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
     </row>
     <row r="310" spans="1:14">
       <c r="A310" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B310" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C310"/>
       <c r="D310"/>
       <c r="E310"/>
       <c r="F310">
-        <v>105</v>
+        <v>247</v>
       </c>
       <c r="G310">
-        <v>703</v>
+        <v>790</v>
       </c>
       <c r="H310"/>
       <c r="I310"/>
       <c r="J310">
-        <v>385</v>
+        <v>106</v>
       </c>
       <c r="K310">
-        <v>606</v>
+        <v>71</v>
       </c>
       <c r="L310"/>
       <c r="M310"/>
       <c r="N310" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="311" spans="1:14">
       <c r="A311" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B311" t="s">
-        <v>666</v>
-[...1 lines deleted...]
-      <c r="C311"/>
+        <v>668</v>
+      </c>
+      <c r="C311">
+        <v>752</v>
+      </c>
       <c r="D311"/>
       <c r="E311"/>
       <c r="F311">
-        <v>183</v>
+        <v>405</v>
       </c>
       <c r="G311"/>
-      <c r="H311"/>
+      <c r="H311">
+        <v>842</v>
+      </c>
       <c r="I311">
-        <v>553</v>
+        <v>186</v>
       </c>
       <c r="J311"/>
       <c r="K311">
-        <v>815</v>
+        <v>803</v>
       </c>
       <c r="L311">
-        <v>259</v>
+        <v>642</v>
       </c>
       <c r="M311">
-        <v>418</v>
+        <v>606</v>
       </c>
       <c r="N311" t="s">
-        <v>68</v>
+        <v>669</v>
       </c>
     </row>
     <row r="312" spans="1:14">
       <c r="A312" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="B312" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="C312"/>
       <c r="D312"/>
       <c r="E312"/>
       <c r="F312">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="G312"/>
       <c r="H312"/>
-      <c r="I312"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I312">
+        <v>680</v>
+      </c>
+      <c r="J312"/>
       <c r="K312">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="M312"/>
+        <v>690</v>
+      </c>
+      <c r="L312">
+        <v>266</v>
+      </c>
+      <c r="M312">
+        <v>284</v>
+      </c>
       <c r="N312" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
     </row>
     <row r="313" spans="1:14">
       <c r="A313" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="B313" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="C313"/>
       <c r="D313"/>
       <c r="E313"/>
       <c r="F313">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="G313"/>
       <c r="H313"/>
-      <c r="I313"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I313">
+        <v>73</v>
+      </c>
+      <c r="J313"/>
       <c r="K313">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="M313"/>
+        <v>766</v>
+      </c>
+      <c r="L313">
+        <v>648</v>
+      </c>
+      <c r="M313">
+        <v>268</v>
+      </c>
       <c r="N313" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
     </row>
     <row r="314" spans="1:14">
       <c r="A314" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="B314" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="C314"/>
       <c r="D314"/>
       <c r="E314"/>
       <c r="F314">
-        <v>594</v>
+        <v>672</v>
       </c>
       <c r="G314">
-        <v>167</v>
+        <v>914</v>
       </c>
       <c r="H314"/>
       <c r="I314"/>
       <c r="J314">
-        <v>600</v>
+        <v>338</v>
       </c>
       <c r="K314">
-        <v>604</v>
+        <v>816</v>
       </c>
       <c r="L314"/>
       <c r="M314"/>
       <c r="N314" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="315" spans="1:14">
       <c r="A315" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="B315" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="C315"/>
       <c r="D315"/>
       <c r="E315"/>
       <c r="F315">
-        <v>748</v>
+        <v>669</v>
       </c>
       <c r="G315">
-        <v>46</v>
+        <v>450</v>
       </c>
       <c r="H315"/>
       <c r="I315"/>
       <c r="J315">
-        <v>402</v>
+        <v>138</v>
       </c>
       <c r="K315">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="L315"/>
       <c r="M315"/>
       <c r="N315" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="316" spans="1:14">
       <c r="A316" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="B316" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="C316"/>
       <c r="D316"/>
       <c r="E316"/>
       <c r="F316">
-        <v>23</v>
+        <v>961</v>
       </c>
       <c r="G316">
-        <v>450</v>
+        <v>655</v>
       </c>
       <c r="H316"/>
       <c r="I316"/>
       <c r="J316">
-        <v>228</v>
+        <v>307</v>
       </c>
       <c r="K316">
-        <v>432</v>
+        <v>24</v>
       </c>
       <c r="L316"/>
       <c r="M316"/>
       <c r="N316" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
     </row>
     <row r="317" spans="1:14">
       <c r="A317" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B317" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="C317"/>
       <c r="D317"/>
       <c r="E317"/>
       <c r="F317">
-        <v>477</v>
+        <v>101</v>
       </c>
       <c r="G317">
-        <v>783</v>
+        <v>824</v>
       </c>
       <c r="H317"/>
       <c r="I317"/>
       <c r="J317">
-        <v>108</v>
+        <v>699</v>
       </c>
       <c r="K317">
-        <v>208</v>
+        <v>906</v>
       </c>
       <c r="L317"/>
       <c r="M317"/>
       <c r="N317" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="318" spans="1:14">
       <c r="A318" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="B318" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="C318"/>
       <c r="D318"/>
       <c r="E318"/>
       <c r="F318">
-        <v>386</v>
+        <v>830</v>
       </c>
       <c r="G318">
-        <v>583</v>
+        <v>449</v>
       </c>
       <c r="H318"/>
       <c r="I318"/>
       <c r="J318">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="K318">
-        <v>594</v>
+        <v>958</v>
       </c>
       <c r="L318"/>
       <c r="M318"/>
       <c r="N318" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
     </row>
     <row r="319" spans="1:14">
       <c r="A319" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="B319" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="C319"/>
       <c r="D319"/>
       <c r="E319"/>
       <c r="F319">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="G319"/>
       <c r="H319"/>
-      <c r="I319"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I319">
+        <v>797</v>
+      </c>
+      <c r="J319"/>
       <c r="K319">
-        <v>789</v>
-[...2 lines deleted...]
-      <c r="M319"/>
+        <v>47</v>
+      </c>
+      <c r="L319">
+        <v>867</v>
+      </c>
+      <c r="M319">
+        <v>554</v>
+      </c>
       <c r="N319" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
     </row>
     <row r="320" spans="1:14">
       <c r="A320" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="B320" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="C320"/>
       <c r="D320"/>
       <c r="E320"/>
       <c r="F320">
-        <v>488</v>
+        <v>573</v>
       </c>
       <c r="G320">
-        <v>686</v>
+        <v>566</v>
       </c>
       <c r="H320"/>
       <c r="I320"/>
       <c r="J320">
-        <v>426</v>
+        <v>492</v>
       </c>
       <c r="K320">
-        <v>756</v>
+        <v>176</v>
       </c>
       <c r="L320"/>
       <c r="M320"/>
       <c r="N320" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
     </row>
     <row r="321" spans="1:14">
       <c r="A321" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="B321" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="C321"/>
       <c r="D321"/>
       <c r="E321"/>
       <c r="F321">
-        <v>588</v>
+        <v>938</v>
       </c>
       <c r="G321">
-        <v>967</v>
+        <v>581</v>
       </c>
       <c r="H321"/>
       <c r="I321"/>
       <c r="J321">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="K321">
-        <v>715</v>
+        <v>488</v>
       </c>
       <c r="L321"/>
       <c r="M321"/>
       <c r="N321" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
     </row>
     <row r="322" spans="1:14">
       <c r="A322" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B322" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="C322"/>
       <c r="D322"/>
       <c r="E322"/>
       <c r="F322">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="G322"/>
+        <v>814</v>
+      </c>
+      <c r="G322">
+        <v>480</v>
+      </c>
       <c r="H322"/>
-      <c r="I322">
-[...2 lines deleted...]
-      <c r="J322"/>
+      <c r="I322"/>
+      <c r="J322">
+        <v>488</v>
+      </c>
       <c r="K322">
-        <v>886</v>
-[...6 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="L322"/>
+      <c r="M322"/>
       <c r="N322" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="323" spans="1:14">
       <c r="A323" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="B323" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C323"/>
       <c r="D323"/>
       <c r="E323"/>
       <c r="F323">
-        <v>326</v>
+        <v>979</v>
       </c>
       <c r="G323">
-        <v>110</v>
+        <v>666</v>
       </c>
       <c r="H323"/>
       <c r="I323"/>
       <c r="J323">
-        <v>589</v>
+        <v>632</v>
       </c>
       <c r="K323">
-        <v>787</v>
+        <v>298</v>
       </c>
       <c r="L323"/>
       <c r="M323"/>
       <c r="N323" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="324" spans="1:14">
       <c r="A324" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="B324" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="C324"/>
       <c r="D324"/>
-      <c r="E324"/>
+      <c r="E324">
+        <v>128</v>
+      </c>
       <c r="F324">
-        <v>854</v>
-[...8 lines deleted...]
-      </c>
+        <v>555</v>
+      </c>
+      <c r="G324"/>
+      <c r="H324">
+        <v>679</v>
+      </c>
+      <c r="I324">
+        <v>85</v>
+      </c>
+      <c r="J324"/>
       <c r="K324">
-        <v>191</v>
-[...2 lines deleted...]
-      <c r="M324"/>
+        <v>758</v>
+      </c>
+      <c r="L324">
+        <v>553</v>
+      </c>
+      <c r="M324">
+        <v>443</v>
+      </c>
       <c r="N324" t="s">
-        <v>36</v>
+        <v>696</v>
       </c>
     </row>
     <row r="325" spans="1:14">
       <c r="A325" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="B325" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="C325"/>
       <c r="D325"/>
       <c r="E325"/>
       <c r="F325">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="G325"/>
+        <v>30</v>
+      </c>
+      <c r="G325">
+        <v>14</v>
+      </c>
       <c r="H325"/>
-      <c r="I325">
-[...2 lines deleted...]
-      <c r="J325"/>
+      <c r="I325"/>
+      <c r="J325">
+        <v>507</v>
+      </c>
       <c r="K325">
-        <v>897</v>
-[...6 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="L325"/>
+      <c r="M325"/>
       <c r="N325" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:14">
       <c r="A326" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="B326" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="C326"/>
       <c r="D326"/>
-      <c r="E326">
-[...1 lines deleted...]
-      </c>
+      <c r="E326"/>
       <c r="F326">
-        <v>706</v>
-[...8 lines deleted...]
-      <c r="J326"/>
+        <v>737</v>
+      </c>
+      <c r="G326">
+        <v>132</v>
+      </c>
+      <c r="H326"/>
+      <c r="I326"/>
+      <c r="J326">
+        <v>982</v>
+      </c>
       <c r="K326">
-        <v>194</v>
-[...6 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="L326"/>
+      <c r="M326"/>
       <c r="N326" t="s">
-        <v>697</v>
+        <v>48</v>
       </c>
     </row>
     <row r="327" spans="1:14">
       <c r="A327" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="B327" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="C327"/>
       <c r="D327"/>
       <c r="E327"/>
       <c r="F327">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="G327"/>
+        <v>125</v>
+      </c>
+      <c r="G327">
+        <v>644</v>
+      </c>
       <c r="H327"/>
-      <c r="I327">
-[...2 lines deleted...]
-      <c r="J327"/>
+      <c r="I327"/>
+      <c r="J327">
+        <v>905</v>
+      </c>
       <c r="K327">
-        <v>682</v>
-[...6 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="L327"/>
+      <c r="M327"/>
       <c r="N327" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
     </row>
     <row r="328" spans="1:14">
       <c r="A328" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="B328" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="C328"/>
       <c r="D328"/>
       <c r="E328"/>
       <c r="F328">
-        <v>361</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="G328"/>
       <c r="H328"/>
-      <c r="I328"/>
-      <c r="J328">
+      <c r="I328">
+        <v>322</v>
+      </c>
+      <c r="J328"/>
+      <c r="K328">
+        <v>616</v>
+      </c>
+      <c r="L328">
         <v>340</v>
       </c>
-      <c r="K328">
-[...3 lines deleted...]
-      <c r="M328"/>
+      <c r="M328">
+        <v>383</v>
+      </c>
       <c r="N328" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="329" spans="1:14">
       <c r="A329" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B329" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="C329"/>
       <c r="D329"/>
       <c r="E329"/>
       <c r="F329">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="G329"/>
+        <v>459</v>
+      </c>
+      <c r="G329">
+        <v>817</v>
+      </c>
       <c r="H329"/>
-      <c r="I329">
-[...2 lines deleted...]
-      <c r="J329"/>
+      <c r="I329"/>
+      <c r="J329">
+        <v>507</v>
+      </c>
       <c r="K329">
-        <v>769</v>
-[...6 lines deleted...]
-      </c>
+        <v>949</v>
+      </c>
+      <c r="L329"/>
+      <c r="M329"/>
       <c r="N329" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="330" spans="1:14">
       <c r="A330" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="B330" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C330"/>
       <c r="D330"/>
       <c r="E330"/>
       <c r="F330">
-        <v>889</v>
+        <v>471</v>
       </c>
       <c r="G330">
-        <v>398</v>
+        <v>378</v>
       </c>
       <c r="H330"/>
       <c r="I330"/>
       <c r="J330">
-        <v>10</v>
+        <v>631</v>
       </c>
       <c r="K330">
-        <v>401</v>
+        <v>300</v>
       </c>
       <c r="L330"/>
       <c r="M330"/>
       <c r="N330" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
     </row>
     <row r="331" spans="1:14">
       <c r="A331" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="B331" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="C331"/>
       <c r="D331"/>
       <c r="E331"/>
       <c r="F331">
-        <v>641</v>
+        <v>517</v>
       </c>
       <c r="G331">
-        <v>110</v>
+        <v>964</v>
       </c>
       <c r="H331"/>
       <c r="I331"/>
       <c r="J331">
-        <v>304</v>
+        <v>33</v>
       </c>
       <c r="K331">
-        <v>517</v>
+        <v>961</v>
       </c>
       <c r="L331"/>
       <c r="M331"/>
       <c r="N331" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="332" spans="1:14">
       <c r="A332" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="B332" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="C332"/>
       <c r="D332"/>
       <c r="E332"/>
       <c r="F332">
-        <v>266</v>
+        <v>895</v>
       </c>
       <c r="G332">
-        <v>152</v>
+        <v>721</v>
       </c>
       <c r="H332"/>
       <c r="I332"/>
       <c r="J332">
-        <v>659</v>
+        <v>9</v>
       </c>
       <c r="K332">
-        <v>228</v>
+        <v>383</v>
       </c>
       <c r="L332"/>
       <c r="M332"/>
       <c r="N332" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
     </row>
     <row r="333" spans="1:14">
       <c r="A333" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="B333" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="C333"/>
       <c r="D333"/>
       <c r="E333"/>
       <c r="F333">
-        <v>337</v>
+        <v>389</v>
       </c>
       <c r="G333">
-        <v>706</v>
+        <v>986</v>
       </c>
       <c r="H333"/>
       <c r="I333"/>
       <c r="J333">
-        <v>536</v>
+        <v>95</v>
       </c>
       <c r="K333">
-        <v>908</v>
+        <v>444</v>
       </c>
       <c r="L333"/>
       <c r="M333"/>
       <c r="N333" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
     </row>
     <row r="334" spans="1:14">
       <c r="A334" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B334" t="s">
-        <v>52</v>
+        <v>716</v>
       </c>
       <c r="C334"/>
       <c r="D334"/>
-      <c r="E334">
-[...1 lines deleted...]
-      </c>
+      <c r="E334"/>
       <c r="F334">
-        <v>840</v>
-[...8 lines deleted...]
-      <c r="J334"/>
+        <v>69</v>
+      </c>
+      <c r="G334">
+        <v>989</v>
+      </c>
+      <c r="H334"/>
+      <c r="I334"/>
+      <c r="J334">
+        <v>29</v>
+      </c>
       <c r="K334">
-        <v>358</v>
-[...6 lines deleted...]
-      </c>
+        <v>562</v>
+      </c>
+      <c r="L334"/>
+      <c r="M334"/>
       <c r="N334" t="s">
-        <v>713</v>
+        <v>61</v>
       </c>
     </row>
     <row r="335" spans="1:14">
       <c r="A335" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="B335" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="C335"/>
       <c r="D335"/>
       <c r="E335"/>
       <c r="F335">
-        <v>206</v>
+        <v>863</v>
       </c>
       <c r="G335">
-        <v>725</v>
+        <v>87</v>
       </c>
       <c r="H335"/>
       <c r="I335"/>
       <c r="J335">
-        <v>455</v>
+        <v>573</v>
       </c>
       <c r="K335">
-        <v>595</v>
+        <v>817</v>
       </c>
       <c r="L335"/>
       <c r="M335"/>
       <c r="N335" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="336" spans="1:14">
       <c r="A336" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B336" t="s">
-        <v>717</v>
-[...3 lines deleted...]
-      </c>
+        <v>720</v>
+      </c>
+      <c r="C336"/>
       <c r="D336"/>
       <c r="E336"/>
       <c r="F336">
-        <v>90</v>
+        <v>708</v>
       </c>
       <c r="G336"/>
-      <c r="H336">
-[...1 lines deleted...]
-      </c>
+      <c r="H336"/>
       <c r="I336">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="J336"/>
       <c r="K336">
-        <v>856</v>
+        <v>954</v>
       </c>
       <c r="L336">
-        <v>165</v>
+        <v>486</v>
       </c>
       <c r="M336">
-        <v>142</v>
+        <v>267</v>
       </c>
       <c r="N336" t="s">
-        <v>718</v>
+        <v>56</v>
       </c>
     </row>
     <row r="337" spans="1:14">
       <c r="A337" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B337" t="s">
-        <v>15</v>
+        <v>506</v>
       </c>
       <c r="C337"/>
       <c r="D337"/>
       <c r="E337">
-        <v>592</v>
+        <v>978</v>
       </c>
       <c r="F337">
-        <v>570</v>
+        <v>689</v>
       </c>
       <c r="G337"/>
       <c r="H337">
-        <v>600</v>
+        <v>630</v>
       </c>
       <c r="I337">
-        <v>783</v>
+        <v>997</v>
       </c>
       <c r="J337"/>
       <c r="K337">
-        <v>416</v>
+        <v>879</v>
       </c>
       <c r="L337">
-        <v>592</v>
+        <v>792</v>
       </c>
       <c r="M337">
-        <v>668</v>
+        <v>772</v>
       </c>
       <c r="N337" t="s">
-        <v>720</v>
+        <v>568</v>
       </c>
     </row>
     <row r="338" spans="1:14">
       <c r="A338" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B338" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C338"/>
       <c r="D338"/>
       <c r="E338"/>
       <c r="F338">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>657</v>
+      </c>
+      <c r="G338"/>
       <c r="H338"/>
-      <c r="I338"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I338">
+        <v>403</v>
+      </c>
+      <c r="J338"/>
       <c r="K338">
-        <v>677</v>
-[...2 lines deleted...]
-      <c r="M338"/>
+        <v>583</v>
+      </c>
+      <c r="L338">
+        <v>990</v>
+      </c>
+      <c r="M338">
+        <v>61</v>
+      </c>
       <c r="N338" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:14">
       <c r="A339" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B339" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C339"/>
       <c r="D339"/>
-      <c r="E339">
-[...1 lines deleted...]
-      </c>
+      <c r="E339"/>
       <c r="F339">
-        <v>587</v>
-[...8 lines deleted...]
-      <c r="J339"/>
+        <v>205</v>
+      </c>
+      <c r="G339">
+        <v>436</v>
+      </c>
+      <c r="H339"/>
+      <c r="I339"/>
+      <c r="J339">
+        <v>139</v>
+      </c>
       <c r="K339">
-        <v>508</v>
-[...6 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="L339"/>
+      <c r="M339"/>
       <c r="N339" t="s">
-        <v>725</v>
+        <v>61</v>
       </c>
     </row>
     <row r="340" spans="1:14">
       <c r="A340" t="s">
         <v>726</v>
       </c>
       <c r="B340" t="s">
         <v>727</v>
       </c>
       <c r="C340"/>
       <c r="D340"/>
       <c r="E340"/>
       <c r="F340">
-        <v>828</v>
+        <v>886</v>
       </c>
       <c r="G340">
-        <v>652</v>
+        <v>442</v>
       </c>
       <c r="H340"/>
       <c r="I340"/>
       <c r="J340">
-        <v>167</v>
+        <v>330</v>
       </c>
       <c r="K340">
-        <v>656</v>
+        <v>492</v>
       </c>
       <c r="L340"/>
       <c r="M340"/>
       <c r="N340" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
     </row>
     <row r="341" spans="1:14">
       <c r="A341" t="s">
         <v>728</v>
       </c>
       <c r="B341" t="s">
         <v>729</v>
       </c>
       <c r="C341"/>
       <c r="D341"/>
       <c r="E341"/>
       <c r="F341">
-        <v>746</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="G341"/>
       <c r="H341"/>
-      <c r="I341"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I341">
+        <v>787</v>
+      </c>
+      <c r="J341"/>
       <c r="K341">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="M341"/>
+        <v>435</v>
+      </c>
+      <c r="L341">
+        <v>69</v>
+      </c>
+      <c r="M341">
+        <v>882</v>
+      </c>
       <c r="N341" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
     </row>
     <row r="342" spans="1:14">
       <c r="A342" t="s">
         <v>730</v>
       </c>
       <c r="B342" t="s">
         <v>731</v>
       </c>
       <c r="C342"/>
       <c r="D342"/>
       <c r="E342"/>
       <c r="F342">
-        <v>879</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="G342"/>
       <c r="H342"/>
-      <c r="I342"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I342">
+        <v>948</v>
+      </c>
+      <c r="J342"/>
       <c r="K342">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="M342"/>
+        <v>533</v>
+      </c>
+      <c r="L342">
+        <v>297</v>
+      </c>
+      <c r="M342">
+        <v>175</v>
+      </c>
       <c r="N342" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="343" spans="1:14">
       <c r="A343" t="s">
         <v>732</v>
       </c>
       <c r="B343" t="s">
         <v>733</v>
       </c>
       <c r="C343"/>
       <c r="D343"/>
       <c r="E343"/>
       <c r="F343">
-        <v>976</v>
+        <v>721</v>
       </c>
       <c r="G343">
-        <v>552</v>
+        <v>322</v>
       </c>
       <c r="H343"/>
       <c r="I343"/>
       <c r="J343">
-        <v>788</v>
+        <v>633</v>
       </c>
       <c r="K343">
-        <v>576</v>
+        <v>878</v>
       </c>
       <c r="L343"/>
       <c r="M343"/>
       <c r="N343" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="344" spans="1:14">
       <c r="A344" t="s">
         <v>734</v>
       </c>
       <c r="B344" t="s">
         <v>735</v>
       </c>
       <c r="C344"/>
       <c r="D344"/>
       <c r="E344"/>
       <c r="F344">
-        <v>202</v>
+        <v>83</v>
       </c>
       <c r="G344">
-        <v>533</v>
+        <v>271</v>
       </c>
       <c r="H344"/>
       <c r="I344"/>
       <c r="J344">
-        <v>28</v>
+        <v>891</v>
       </c>
       <c r="K344">
-        <v>237</v>
+        <v>585</v>
       </c>
       <c r="L344"/>
       <c r="M344"/>
       <c r="N344" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="345" spans="1:14">
       <c r="A345" t="s">
         <v>736</v>
       </c>
       <c r="B345" t="s">
         <v>737</v>
       </c>
       <c r="C345"/>
       <c r="D345"/>
       <c r="E345"/>
       <c r="F345">
-        <v>230</v>
+        <v>731</v>
       </c>
       <c r="G345">
-        <v>237</v>
+        <v>18</v>
       </c>
       <c r="H345"/>
       <c r="I345"/>
       <c r="J345">
-        <v>855</v>
+        <v>740</v>
       </c>
       <c r="K345">
-        <v>695</v>
+        <v>320</v>
       </c>
       <c r="L345"/>
       <c r="M345"/>
       <c r="N345" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
     </row>
     <row r="346" spans="1:14">
       <c r="A346" t="s">
         <v>738</v>
       </c>
       <c r="B346" t="s">
         <v>739</v>
       </c>
       <c r="C346"/>
       <c r="D346"/>
       <c r="E346"/>
       <c r="F346">
-        <v>228</v>
+        <v>417</v>
       </c>
       <c r="G346"/>
       <c r="H346"/>
       <c r="I346">
-        <v>626</v>
+        <v>397</v>
       </c>
       <c r="J346"/>
       <c r="K346">
-        <v>343</v>
+        <v>655</v>
       </c>
       <c r="L346">
-        <v>333</v>
+        <v>464</v>
       </c>
       <c r="M346">
-        <v>225</v>
+        <v>486</v>
       </c>
       <c r="N346" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="347" spans="1:14">
       <c r="A347" t="s">
         <v>740</v>
       </c>
       <c r="B347" t="s">
         <v>741</v>
       </c>
       <c r="C347"/>
       <c r="D347"/>
       <c r="E347"/>
       <c r="F347">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="G347">
-        <v>595</v>
+        <v>808</v>
       </c>
       <c r="H347"/>
       <c r="I347"/>
       <c r="J347">
-        <v>419</v>
+        <v>243</v>
       </c>
       <c r="K347">
-        <v>551</v>
+        <v>935</v>
       </c>
       <c r="L347"/>
       <c r="M347"/>
       <c r="N347" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="348" spans="1:14">
       <c r="A348" t="s">
         <v>742</v>
       </c>
       <c r="B348" t="s">
-        <v>64</v>
+        <v>743</v>
       </c>
       <c r="C348"/>
       <c r="D348"/>
       <c r="E348"/>
       <c r="F348">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="G348"/>
+        <v>273</v>
+      </c>
+      <c r="G348">
+        <v>584</v>
+      </c>
       <c r="H348"/>
       <c r="I348"/>
-      <c r="J348"/>
+      <c r="J348">
+        <v>924</v>
+      </c>
       <c r="K348">
-        <v>431</v>
+        <v>192</v>
       </c>
       <c r="L348"/>
       <c r="M348"/>
       <c r="N348" t="s">
-        <v>743</v>
+        <v>25</v>
       </c>
     </row>
     <row r="349" spans="1:14">
       <c r="A349" t="s">
         <v>744</v>
       </c>
       <c r="B349" t="s">
         <v>745</v>
       </c>
       <c r="C349"/>
       <c r="D349"/>
       <c r="E349"/>
       <c r="F349">
-        <v>869</v>
+        <v>765</v>
       </c>
       <c r="G349"/>
       <c r="H349"/>
       <c r="I349">
-        <v>209</v>
+        <v>169</v>
       </c>
       <c r="J349"/>
       <c r="K349">
-        <v>418</v>
+        <v>464</v>
       </c>
       <c r="L349">
-        <v>240</v>
+        <v>50</v>
       </c>
       <c r="M349">
-        <v>702</v>
+        <v>989</v>
       </c>
       <c r="N349" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
     </row>
     <row r="350" spans="1:14">
       <c r="A350" t="s">
         <v>746</v>
       </c>
       <c r="B350" t="s">
         <v>747</v>
       </c>
       <c r="C350"/>
       <c r="D350"/>
       <c r="E350"/>
       <c r="F350">
-        <v>843</v>
+        <v>984</v>
       </c>
       <c r="G350">
-        <v>585</v>
+        <v>251</v>
       </c>
       <c r="H350"/>
       <c r="I350"/>
       <c r="J350">
-        <v>235</v>
+        <v>949</v>
       </c>
       <c r="K350">
-        <v>942</v>
+        <v>539</v>
       </c>
       <c r="L350"/>
       <c r="M350"/>
       <c r="N350" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="351" spans="1:14">
       <c r="A351" t="s">
         <v>748</v>
       </c>
       <c r="B351" t="s">
         <v>749</v>
       </c>
       <c r="C351"/>
       <c r="D351"/>
       <c r="E351"/>
       <c r="F351">
-        <v>746</v>
+        <v>474</v>
       </c>
       <c r="G351">
-        <v>609</v>
+        <v>763</v>
       </c>
       <c r="H351"/>
       <c r="I351"/>
       <c r="J351">
-        <v>848</v>
+        <v>670</v>
       </c>
       <c r="K351">
-        <v>583</v>
+        <v>742</v>
       </c>
       <c r="L351"/>
       <c r="M351"/>
       <c r="N351" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="352" spans="1:14">
       <c r="A352" t="s">
         <v>750</v>
       </c>
       <c r="B352" t="s">
         <v>751</v>
       </c>
       <c r="C352"/>
       <c r="D352"/>
       <c r="E352"/>
       <c r="F352">
-        <v>30</v>
+        <v>532</v>
       </c>
       <c r="G352"/>
       <c r="H352"/>
-      <c r="I352"/>
+      <c r="I352">
+        <v>180</v>
+      </c>
       <c r="J352"/>
       <c r="K352">
-        <v>962</v>
-[...2 lines deleted...]
-      <c r="M352"/>
+        <v>613</v>
+      </c>
+      <c r="L352">
+        <v>423</v>
+      </c>
+      <c r="M352">
+        <v>794</v>
+      </c>
       <c r="N352" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="353" spans="1:14">
       <c r="A353" t="s">
         <v>752</v>
       </c>
       <c r="B353" t="s">
         <v>753</v>
       </c>
       <c r="C353"/>
       <c r="D353"/>
       <c r="E353"/>
       <c r="F353">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G353"/>
+        <v>40</v>
+      </c>
+      <c r="G353">
+        <v>536</v>
+      </c>
       <c r="H353"/>
       <c r="I353"/>
-      <c r="J353"/>
+      <c r="J353">
+        <v>449</v>
+      </c>
       <c r="K353">
-        <v>689</v>
+        <v>289</v>
       </c>
       <c r="L353"/>
       <c r="M353"/>
       <c r="N353" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="354" spans="1:14">
       <c r="A354" t="s">
         <v>754</v>
       </c>
       <c r="B354" t="s">
         <v>755</v>
       </c>
       <c r="C354"/>
       <c r="D354"/>
       <c r="E354"/>
       <c r="F354">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="G354">
-        <v>335</v>
+        <v>782</v>
       </c>
       <c r="H354"/>
       <c r="I354"/>
       <c r="J354">
-        <v>561</v>
+        <v>464</v>
       </c>
       <c r="K354">
-        <v>99</v>
+        <v>579</v>
       </c>
       <c r="L354"/>
       <c r="M354"/>
       <c r="N354" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="355" spans="1:14">
       <c r="A355" t="s">
         <v>756</v>
       </c>
       <c r="B355" t="s">
         <v>757</v>
       </c>
       <c r="C355"/>
       <c r="D355"/>
       <c r="E355"/>
       <c r="F355">
-        <v>163</v>
+        <v>880</v>
       </c>
       <c r="G355">
-        <v>270</v>
+        <v>338</v>
       </c>
       <c r="H355"/>
       <c r="I355"/>
       <c r="J355">
-        <v>410</v>
+        <v>73</v>
       </c>
       <c r="K355">
-        <v>283</v>
+        <v>76</v>
       </c>
       <c r="L355"/>
       <c r="M355"/>
       <c r="N355" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="356" spans="1:14">
       <c r="A356" t="s">
         <v>758</v>
       </c>
       <c r="B356" t="s">
-        <v>647</v>
+        <v>759</v>
       </c>
       <c r="C356"/>
       <c r="D356"/>
-      <c r="E356"/>
+      <c r="E356">
+        <v>107</v>
+      </c>
       <c r="F356">
-        <v>627</v>
+        <v>468</v>
       </c>
       <c r="G356"/>
       <c r="H356">
-        <v>805</v>
+        <v>604</v>
       </c>
       <c r="I356">
-        <v>232</v>
+        <v>169</v>
       </c>
       <c r="J356"/>
       <c r="K356">
-        <v>72</v>
+        <v>733</v>
       </c>
       <c r="L356">
-        <v>738</v>
+        <v>498</v>
       </c>
       <c r="M356">
-        <v>627</v>
+        <v>511</v>
       </c>
       <c r="N356" t="s">
-        <v>39</v>
+        <v>760</v>
       </c>
     </row>
     <row r="357" spans="1:14">
       <c r="A357" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="B357" t="s">
-        <v>760</v>
+        <v>245</v>
       </c>
       <c r="C357"/>
       <c r="D357"/>
-      <c r="E357"/>
+      <c r="E357">
+        <v>686</v>
+      </c>
       <c r="F357">
-        <v>21</v>
-[...8 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="G357"/>
+      <c r="H357">
+        <v>381</v>
+      </c>
+      <c r="I357">
+        <v>662</v>
+      </c>
+      <c r="J357"/>
       <c r="K357">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="M357"/>
+        <v>453</v>
+      </c>
+      <c r="L357">
+        <v>470</v>
+      </c>
+      <c r="M357">
+        <v>498</v>
+      </c>
       <c r="N357" t="s">
-        <v>39</v>
+        <v>762</v>
       </c>
     </row>
     <row r="358" spans="1:14">
       <c r="A358" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B358" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C358"/>
       <c r="D358"/>
       <c r="E358"/>
       <c r="F358">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="G358"/>
+        <v>25</v>
+      </c>
+      <c r="G358">
+        <v>73</v>
+      </c>
       <c r="H358"/>
-      <c r="I358">
-[...2 lines deleted...]
-      <c r="J358"/>
+      <c r="I358"/>
+      <c r="J358">
+        <v>823</v>
+      </c>
       <c r="K358">
-        <v>889</v>
-[...6 lines deleted...]
-      </c>
+        <v>754</v>
+      </c>
+      <c r="L358"/>
+      <c r="M358"/>
       <c r="N358" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="359" spans="1:14">
       <c r="A359" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B359" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C359"/>
       <c r="D359"/>
       <c r="E359"/>
       <c r="F359">
-        <v>696</v>
-[...1 lines deleted...]
-      <c r="G359"/>
+        <v>871</v>
+      </c>
+      <c r="G359">
+        <v>122</v>
+      </c>
       <c r="H359"/>
-      <c r="I359">
-[...2 lines deleted...]
-      <c r="J359"/>
+      <c r="I359"/>
+      <c r="J359">
+        <v>382</v>
+      </c>
       <c r="K359">
-        <v>21</v>
-[...6 lines deleted...]
-      </c>
+        <v>477</v>
+      </c>
+      <c r="L359"/>
+      <c r="M359"/>
       <c r="N359" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="360" spans="1:14">
       <c r="A360" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="B360" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="C360"/>
       <c r="D360"/>
       <c r="E360"/>
       <c r="F360">
-        <v>234</v>
+        <v>786</v>
       </c>
       <c r="G360">
-        <v>597</v>
+        <v>402</v>
       </c>
       <c r="H360"/>
       <c r="I360"/>
       <c r="J360">
-        <v>546</v>
+        <v>928</v>
       </c>
       <c r="K360">
-        <v>768</v>
+        <v>81</v>
       </c>
       <c r="L360"/>
       <c r="M360"/>
       <c r="N360" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
     </row>
     <row r="361" spans="1:14">
       <c r="A361" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="B361" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="C361"/>
       <c r="D361"/>
       <c r="E361"/>
       <c r="F361">
-        <v>190</v>
+        <v>715</v>
       </c>
       <c r="G361">
-        <v>751</v>
+        <v>406</v>
       </c>
       <c r="H361"/>
       <c r="I361"/>
       <c r="J361">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="K361">
-        <v>532</v>
+        <v>13</v>
       </c>
       <c r="L361"/>
       <c r="M361"/>
       <c r="N361" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="362" spans="1:14">
       <c r="A362" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B362" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C362"/>
       <c r="D362"/>
       <c r="E362"/>
       <c r="F362">
-        <v>592</v>
+        <v>689</v>
       </c>
       <c r="G362">
-        <v>969</v>
+        <v>25</v>
       </c>
       <c r="H362"/>
       <c r="I362"/>
       <c r="J362">
-        <v>528</v>
+        <v>633</v>
       </c>
       <c r="K362">
-        <v>975</v>
+        <v>958</v>
       </c>
       <c r="L362"/>
       <c r="M362"/>
       <c r="N362" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="363" spans="1:14">
       <c r="A363" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="B363" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="C363"/>
       <c r="D363"/>
       <c r="E363"/>
       <c r="F363">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="G363"/>
+        <v>107</v>
+      </c>
+      <c r="G363">
+        <v>366</v>
+      </c>
       <c r="H363"/>
-      <c r="I363">
-[...2 lines deleted...]
-      <c r="J363"/>
+      <c r="I363"/>
+      <c r="J363">
+        <v>388</v>
+      </c>
       <c r="K363">
-        <v>784</v>
-[...6 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="L363"/>
+      <c r="M363"/>
       <c r="N363" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:14">
       <c r="A364" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B364" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C364"/>
       <c r="D364"/>
       <c r="E364"/>
       <c r="F364">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>529</v>
+      </c>
+      <c r="G364"/>
       <c r="H364"/>
       <c r="I364"/>
-      <c r="J364">
-[...1 lines deleted...]
-      </c>
+      <c r="J364"/>
       <c r="K364">
-        <v>834</v>
+        <v>974</v>
       </c>
       <c r="L364"/>
       <c r="M364"/>
       <c r="N364" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
     </row>
     <row r="365" spans="1:14">
       <c r="A365" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B365" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C365"/>
       <c r="D365"/>
       <c r="E365"/>
       <c r="F365">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="G365"/>
+        <v>275</v>
+      </c>
+      <c r="G365">
+        <v>405</v>
+      </c>
       <c r="H365"/>
-      <c r="I365">
-[...2 lines deleted...]
-      <c r="J365"/>
+      <c r="I365"/>
+      <c r="J365">
+        <v>253</v>
+      </c>
       <c r="K365">
-        <v>263</v>
-[...6 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="L365"/>
+      <c r="M365"/>
       <c r="N365" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="366" spans="1:14">
       <c r="A366" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B366" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="C366"/>
       <c r="D366"/>
       <c r="E366"/>
       <c r="F366">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="G366"/>
+        <v>459</v>
+      </c>
+      <c r="G366">
+        <v>366</v>
+      </c>
       <c r="H366"/>
       <c r="I366"/>
-      <c r="J366"/>
+      <c r="J366">
+        <v>369</v>
+      </c>
       <c r="K366">
-        <v>846</v>
+        <v>305</v>
       </c>
       <c r="L366"/>
       <c r="M366"/>
       <c r="N366" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
     </row>
     <row r="367" spans="1:14">
       <c r="A367" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B367" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C367"/>
       <c r="D367"/>
       <c r="E367"/>
       <c r="F367">
-        <v>623</v>
-[...1 lines deleted...]
-      <c r="G367"/>
+        <v>842</v>
+      </c>
+      <c r="G367">
+        <v>162</v>
+      </c>
       <c r="H367"/>
-      <c r="I367">
-[...2 lines deleted...]
-      <c r="J367"/>
+      <c r="I367"/>
+      <c r="J367">
+        <v>628</v>
+      </c>
       <c r="K367">
-        <v>337</v>
-[...6 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="L367"/>
+      <c r="M367"/>
       <c r="N367" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
     </row>
     <row r="368" spans="1:14">
       <c r="A368" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B368" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="C368"/>
       <c r="D368"/>
       <c r="E368"/>
       <c r="F368">
-        <v>15</v>
+        <v>317</v>
       </c>
       <c r="G368"/>
       <c r="H368"/>
       <c r="I368">
-        <v>144</v>
+        <v>965</v>
       </c>
       <c r="J368"/>
       <c r="K368">
-        <v>251</v>
+        <v>658</v>
       </c>
       <c r="L368">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="M368">
-        <v>111</v>
+        <v>190</v>
       </c>
       <c r="N368" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="369" spans="1:14">
       <c r="A369" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B369" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="C369"/>
       <c r="D369"/>
       <c r="E369">
-        <v>666</v>
+        <v>571</v>
       </c>
       <c r="F369">
-        <v>253</v>
+        <v>925</v>
       </c>
       <c r="G369"/>
       <c r="H369">
-        <v>353</v>
+        <v>897</v>
       </c>
       <c r="I369">
-        <v>686</v>
+        <v>357</v>
       </c>
       <c r="J369"/>
       <c r="K369">
-        <v>8</v>
+        <v>618</v>
       </c>
       <c r="L369">
-        <v>528</v>
+        <v>854</v>
       </c>
       <c r="M369">
-        <v>511</v>
+        <v>654</v>
       </c>
       <c r="N369" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="370" spans="1:14">
       <c r="A370" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B370" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="C370"/>
       <c r="D370"/>
       <c r="E370"/>
       <c r="F370">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="G370"/>
+        <v>679</v>
+      </c>
+      <c r="G370">
+        <v>706</v>
+      </c>
       <c r="H370"/>
-      <c r="I370">
-[...2 lines deleted...]
-      <c r="J370"/>
+      <c r="I370"/>
+      <c r="J370">
+        <v>216</v>
+      </c>
       <c r="K370">
-        <v>696</v>
-[...6 lines deleted...]
-      </c>
+        <v>769</v>
+      </c>
+      <c r="L370"/>
+      <c r="M370"/>
       <c r="N370" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
     </row>
     <row r="371" spans="1:14">
       <c r="A371" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B371" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C371"/>
       <c r="D371"/>
       <c r="E371"/>
       <c r="F371">
-        <v>819</v>
+        <v>964</v>
       </c>
       <c r="G371">
-        <v>304</v>
+        <v>957</v>
       </c>
       <c r="H371"/>
       <c r="I371"/>
       <c r="J371">
-        <v>67</v>
+        <v>391</v>
       </c>
       <c r="K371">
-        <v>976</v>
+        <v>906</v>
       </c>
       <c r="L371"/>
       <c r="M371"/>
       <c r="N371" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="372" spans="1:14">
       <c r="A372" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B372" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C372"/>
       <c r="D372"/>
       <c r="E372"/>
       <c r="F372">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="G372"/>
       <c r="H372"/>
-      <c r="I372"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I372">
+        <v>858</v>
+      </c>
+      <c r="J372"/>
       <c r="K372">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="M372"/>
+        <v>78</v>
+      </c>
+      <c r="L372">
+        <v>161</v>
+      </c>
+      <c r="M372">
+        <v>209</v>
+      </c>
       <c r="N372" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="373" spans="1:14">
       <c r="A373" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B373" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C373"/>
       <c r="D373"/>
-      <c r="E373"/>
+      <c r="E373">
+        <v>592</v>
+      </c>
       <c r="F373">
-        <v>770</v>
-[...8 lines deleted...]
-      </c>
+        <v>953</v>
+      </c>
+      <c r="G373"/>
+      <c r="H373">
+        <v>993</v>
+      </c>
+      <c r="I373">
+        <v>356</v>
+      </c>
+      <c r="J373"/>
       <c r="K373">
-        <v>435</v>
-[...2 lines deleted...]
-      <c r="M373"/>
+        <v>745</v>
+      </c>
+      <c r="L373">
+        <v>987</v>
+      </c>
+      <c r="M373">
+        <v>990</v>
+      </c>
       <c r="N373" t="s">
-        <v>48</v>
+        <v>796</v>
       </c>
     </row>
     <row r="374" spans="1:14">
       <c r="A374" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B374" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="C374"/>
       <c r="D374"/>
       <c r="E374"/>
       <c r="F374">
-        <v>876</v>
-[...8 lines deleted...]
-      </c>
+        <v>694</v>
+      </c>
+      <c r="G374"/>
+      <c r="H374">
+        <v>825</v>
+      </c>
+      <c r="I374">
+        <v>277</v>
+      </c>
+      <c r="J374"/>
       <c r="K374">
-        <v>814</v>
-[...2 lines deleted...]
-      <c r="M374"/>
+        <v>624</v>
+      </c>
+      <c r="L374">
+        <v>717</v>
+      </c>
+      <c r="M374">
+        <v>723</v>
+      </c>
       <c r="N374" t="s">
-        <v>28</v>
+        <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:14">
       <c r="A375" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="B375" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="C375"/>
       <c r="D375"/>
       <c r="E375"/>
       <c r="F375">
-        <v>598</v>
+        <v>22</v>
       </c>
       <c r="G375">
-        <v>6</v>
+        <v>442</v>
       </c>
       <c r="H375"/>
       <c r="I375"/>
       <c r="J375">
-        <v>696</v>
+        <v>397</v>
       </c>
       <c r="K375">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L375"/>
       <c r="M375"/>
       <c r="N375" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
     </row>
     <row r="376" spans="1:14">
       <c r="A376" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="B376" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="C376"/>
       <c r="D376"/>
       <c r="E376"/>
       <c r="F376">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="G376"/>
       <c r="H376"/>
-      <c r="I376"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I376">
+        <v>48</v>
+      </c>
+      <c r="J376"/>
       <c r="K376">
-        <v>220</v>
-[...2 lines deleted...]
-      <c r="M376"/>
+        <v>422</v>
+      </c>
+      <c r="L376">
+        <v>412</v>
+      </c>
+      <c r="M376">
+        <v>145</v>
+      </c>
       <c r="N376" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
     </row>
     <row r="377" spans="1:14">
       <c r="A377" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B377" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C377"/>
       <c r="D377"/>
       <c r="E377"/>
       <c r="F377">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="G377"/>
-      <c r="H377"/>
+      <c r="H377">
+        <v>471</v>
+      </c>
       <c r="I377">
-        <v>945</v>
+        <v>45</v>
       </c>
       <c r="J377"/>
       <c r="K377">
-        <v>846</v>
+        <v>89</v>
       </c>
       <c r="L377">
-        <v>280</v>
+        <v>476</v>
       </c>
       <c r="M377">
-        <v>217</v>
+        <v>464</v>
       </c>
       <c r="N377" t="s">
-        <v>42</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:14">
       <c r="A378" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="B378" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="C378"/>
       <c r="D378"/>
       <c r="E378"/>
       <c r="F378">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="G378"/>
+        <v>417</v>
+      </c>
+      <c r="G378">
+        <v>851</v>
+      </c>
       <c r="H378"/>
       <c r="I378"/>
-      <c r="J378"/>
+      <c r="J378">
+        <v>778</v>
+      </c>
       <c r="K378">
-        <v>962</v>
+        <v>853</v>
       </c>
       <c r="L378"/>
       <c r="M378"/>
       <c r="N378" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="379" spans="1:14">
       <c r="A379" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="B379" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="C379"/>
       <c r="D379"/>
       <c r="E379"/>
       <c r="F379">
-        <v>699</v>
+        <v>142</v>
       </c>
       <c r="G379">
-        <v>338</v>
+        <v>107</v>
       </c>
       <c r="H379"/>
       <c r="I379"/>
       <c r="J379">
-        <v>578</v>
+        <v>600</v>
       </c>
       <c r="K379">
-        <v>814</v>
+        <v>445</v>
       </c>
       <c r="L379"/>
       <c r="M379"/>
       <c r="N379" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:14">
       <c r="A380" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="B380" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="C380"/>
       <c r="D380"/>
       <c r="E380"/>
       <c r="F380">
-        <v>450</v>
+        <v>746</v>
       </c>
       <c r="G380"/>
       <c r="H380"/>
-      <c r="I380"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I380">
+        <v>540</v>
+      </c>
+      <c r="J380"/>
       <c r="K380">
-        <v>841</v>
-[...2 lines deleted...]
-      <c r="M380"/>
+        <v>892</v>
+      </c>
+      <c r="L380">
+        <v>691</v>
+      </c>
+      <c r="M380">
+        <v>288</v>
+      </c>
       <c r="N380" t="s">
-        <v>808</v>
+        <v>48</v>
       </c>
     </row>
     <row r="381" spans="1:14">
       <c r="A381" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="B381" t="s">
-        <v>810</v>
+        <v>412</v>
       </c>
       <c r="C381"/>
       <c r="D381"/>
-      <c r="E381"/>
+      <c r="E381">
+        <v>512</v>
+      </c>
       <c r="F381">
-        <v>1000</v>
-[...8 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="G381"/>
+      <c r="H381">
+        <v>383</v>
+      </c>
+      <c r="I381">
+        <v>564</v>
+      </c>
+      <c r="J381"/>
       <c r="K381">
-        <v>584</v>
-[...2 lines deleted...]
-      <c r="M381"/>
+        <v>132</v>
+      </c>
+      <c r="L381">
+        <v>536</v>
+      </c>
+      <c r="M381">
+        <v>470</v>
+      </c>
       <c r="N381" t="s">
-        <v>19</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:14">
       <c r="A382" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="B382" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="C382"/>
       <c r="D382"/>
       <c r="E382"/>
       <c r="F382">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="G382"/>
+        <v>534</v>
+      </c>
+      <c r="G382">
+        <v>34</v>
+      </c>
       <c r="H382"/>
       <c r="I382"/>
       <c r="J382">
-        <v>688</v>
+        <v>471</v>
       </c>
       <c r="K382">
-        <v>878</v>
+        <v>814</v>
       </c>
       <c r="L382"/>
       <c r="M382"/>
       <c r="N382" t="s">
-        <v>813</v>
+        <v>56</v>
       </c>
     </row>
     <row r="383" spans="1:14">
       <c r="A383" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="B383" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="C383"/>
       <c r="D383"/>
       <c r="E383"/>
       <c r="F383">
-        <v>901</v>
+        <v>445</v>
       </c>
       <c r="G383"/>
       <c r="H383"/>
       <c r="I383">
-        <v>402</v>
+        <v>250</v>
       </c>
       <c r="J383"/>
       <c r="K383">
-        <v>610</v>
+        <v>480</v>
       </c>
       <c r="L383">
-        <v>898</v>
+        <v>101</v>
       </c>
       <c r="M383">
-        <v>45</v>
+        <v>189</v>
       </c>
       <c r="N383" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="384" spans="1:14">
       <c r="A384" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="B384" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="C384"/>
       <c r="D384"/>
       <c r="E384"/>
       <c r="F384">
-        <v>963</v>
+        <v>987</v>
       </c>
       <c r="G384">
-        <v>291</v>
+        <v>681</v>
       </c>
       <c r="H384"/>
       <c r="I384"/>
       <c r="J384">
-        <v>941</v>
+        <v>149</v>
       </c>
       <c r="K384">
-        <v>251</v>
+        <v>110</v>
       </c>
       <c r="L384"/>
       <c r="M384"/>
       <c r="N384" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="385" spans="1:14">
       <c r="A385" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="B385" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="C385"/>
       <c r="D385"/>
       <c r="E385"/>
       <c r="F385">
-        <v>385</v>
+        <v>101</v>
       </c>
       <c r="G385">
-        <v>478</v>
+        <v>532</v>
       </c>
       <c r="H385"/>
       <c r="I385"/>
       <c r="J385">
-        <v>805</v>
+        <v>265</v>
       </c>
       <c r="K385">
-        <v>231</v>
+        <v>157</v>
       </c>
       <c r="L385"/>
       <c r="M385"/>
       <c r="N385" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:14">
       <c r="A386" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="B386" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C386"/>
       <c r="D386"/>
       <c r="E386"/>
       <c r="F386">
-        <v>47</v>
+        <v>237</v>
       </c>
       <c r="G386">
-        <v>865</v>
+        <v>71</v>
       </c>
       <c r="H386"/>
       <c r="I386"/>
       <c r="J386">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="K386">
-        <v>313</v>
+        <v>992</v>
       </c>
       <c r="L386"/>
       <c r="M386"/>
       <c r="N386" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="387" spans="1:14">
       <c r="A387" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="B387" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="C387"/>
       <c r="D387"/>
       <c r="E387"/>
       <c r="F387">
-        <v>91</v>
+        <v>958</v>
       </c>
       <c r="G387">
-        <v>177</v>
+        <v>701</v>
       </c>
       <c r="H387"/>
       <c r="I387"/>
       <c r="J387">
-        <v>985</v>
+        <v>1000</v>
       </c>
       <c r="K387">
-        <v>605</v>
+        <v>499</v>
       </c>
       <c r="L387"/>
       <c r="M387"/>
       <c r="N387" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="388" spans="1:14">
       <c r="A388" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B388" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="C388"/>
       <c r="D388"/>
       <c r="E388"/>
       <c r="F388">
-        <v>738</v>
-[...3 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="G388"/>
       <c r="H388"/>
-      <c r="I388"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I388">
+        <v>561</v>
+      </c>
+      <c r="J388"/>
       <c r="K388">
-        <v>841</v>
-[...2 lines deleted...]
-      <c r="M388"/>
+        <v>945</v>
+      </c>
+      <c r="L388">
+        <v>679</v>
+      </c>
+      <c r="M388">
+        <v>91</v>
+      </c>
       <c r="N388" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
     </row>
     <row r="389" spans="1:14">
       <c r="A389" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B389" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C389"/>
       <c r="D389"/>
-      <c r="E389"/>
+      <c r="E389">
+        <v>73</v>
+      </c>
       <c r="F389">
-        <v>966</v>
-[...8 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="G389"/>
+      <c r="H389">
+        <v>166</v>
+      </c>
+      <c r="I389">
+        <v>289</v>
+      </c>
+      <c r="J389"/>
       <c r="K389">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="M389"/>
+        <v>73</v>
+      </c>
+      <c r="L389">
+        <v>561</v>
+      </c>
+      <c r="M389">
+        <v>215</v>
+      </c>
       <c r="N389" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
     </row>
     <row r="390" spans="1:14">
       <c r="A390" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="B390" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C390"/>
       <c r="D390"/>
-      <c r="E390">
-[...1 lines deleted...]
-      </c>
+      <c r="E390"/>
       <c r="F390">
-        <v>302</v>
+        <v>356</v>
       </c>
       <c r="G390"/>
-      <c r="H390">
-[...1 lines deleted...]
-      </c>
+      <c r="H390"/>
       <c r="I390">
-        <v>83</v>
+        <v>589</v>
       </c>
       <c r="J390"/>
       <c r="K390">
-        <v>124</v>
+        <v>275</v>
       </c>
       <c r="L390">
-        <v>491</v>
+        <v>512</v>
       </c>
       <c r="M390">
-        <v>485</v>
+        <v>303</v>
       </c>
       <c r="N390" t="s">
-        <v>830</v>
+        <v>102</v>
       </c>
     </row>
     <row r="391" spans="1:14">
       <c r="A391" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="B391" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="C391"/>
       <c r="D391"/>
       <c r="E391"/>
       <c r="F391">
-        <v>95</v>
+        <v>328</v>
       </c>
       <c r="G391">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="H391"/>
       <c r="I391"/>
       <c r="J391">
-        <v>134</v>
+        <v>688</v>
       </c>
       <c r="K391">
-        <v>638</v>
+        <v>213</v>
       </c>
       <c r="L391"/>
       <c r="M391"/>
       <c r="N391" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:14">
       <c r="A392" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B392" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C392"/>
       <c r="D392"/>
       <c r="E392"/>
       <c r="F392">
-        <v>607</v>
+        <v>827</v>
       </c>
       <c r="G392">
-        <v>779</v>
+        <v>370</v>
       </c>
       <c r="H392"/>
       <c r="I392"/>
       <c r="J392">
-        <v>661</v>
+        <v>594</v>
       </c>
       <c r="K392">
-        <v>940</v>
+        <v>510</v>
       </c>
       <c r="L392"/>
       <c r="M392"/>
       <c r="N392" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="393" spans="1:14">
       <c r="A393" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="B393" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="C393"/>
       <c r="D393"/>
       <c r="E393"/>
       <c r="F393">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="G393"/>
       <c r="H393"/>
-      <c r="I393"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I393">
+        <v>870</v>
+      </c>
+      <c r="J393"/>
       <c r="K393">
-        <v>580</v>
-[...2 lines deleted...]
-      <c r="M393"/>
+        <v>637</v>
+      </c>
+      <c r="L393">
+        <v>149</v>
+      </c>
+      <c r="M393">
+        <v>83</v>
+      </c>
       <c r="N393" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="394" spans="1:14">
       <c r="A394" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B394" t="s">
-        <v>64</v>
+        <v>840</v>
       </c>
       <c r="C394"/>
       <c r="D394"/>
       <c r="E394"/>
       <c r="F394">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="G394"/>
+        <v>415</v>
+      </c>
+      <c r="G394">
+        <v>419</v>
+      </c>
       <c r="H394"/>
       <c r="I394"/>
-      <c r="J394"/>
+      <c r="J394">
+        <v>175</v>
+      </c>
       <c r="K394">
-        <v>503</v>
+        <v>33</v>
       </c>
       <c r="L394"/>
       <c r="M394"/>
       <c r="N394" t="s">
-        <v>549</v>
+        <v>61</v>
       </c>
     </row>
     <row r="395" spans="1:14">
       <c r="A395" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="B395" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C395"/>
       <c r="D395"/>
       <c r="E395"/>
       <c r="F395">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="G395"/>
+        <v>451</v>
+      </c>
+      <c r="G395">
+        <v>561</v>
+      </c>
       <c r="H395"/>
-      <c r="I395">
-[...2 lines deleted...]
-      <c r="J395"/>
+      <c r="I395"/>
+      <c r="J395">
+        <v>526</v>
+      </c>
       <c r="K395">
-        <v>374</v>
-[...6 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="L395"/>
+      <c r="M395"/>
       <c r="N395" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
     </row>
     <row r="396" spans="1:14">
       <c r="A396" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B396" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="C396"/>
       <c r="D396"/>
       <c r="E396"/>
       <c r="F396">
-        <v>304</v>
+        <v>413</v>
       </c>
       <c r="G396">
-        <v>716</v>
+        <v>449</v>
       </c>
       <c r="H396"/>
       <c r="I396"/>
       <c r="J396">
-        <v>958</v>
+        <v>492</v>
       </c>
       <c r="K396">
-        <v>371</v>
+        <v>312</v>
       </c>
       <c r="L396"/>
       <c r="M396"/>
       <c r="N396" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
     </row>
     <row r="397" spans="1:14">
       <c r="A397" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="B397" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="C397"/>
       <c r="D397"/>
       <c r="E397"/>
       <c r="F397">
-        <v>871</v>
+        <v>545</v>
       </c>
       <c r="G397">
-        <v>792</v>
+        <v>329</v>
       </c>
       <c r="H397"/>
       <c r="I397"/>
       <c r="J397">
-        <v>473</v>
+        <v>722</v>
       </c>
       <c r="K397">
-        <v>537</v>
+        <v>669</v>
       </c>
       <c r="L397"/>
       <c r="M397"/>
       <c r="N397" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="398" spans="1:14">
       <c r="A398" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="B398" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="C398"/>
       <c r="D398"/>
       <c r="E398"/>
       <c r="F398">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="G398"/>
+        <v>846</v>
+      </c>
+      <c r="G398">
+        <v>541</v>
+      </c>
       <c r="H398"/>
-      <c r="I398">
-[...2 lines deleted...]
-      <c r="J398"/>
+      <c r="I398"/>
+      <c r="J398">
+        <v>159</v>
+      </c>
       <c r="K398">
-        <v>318</v>
-[...6 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="L398"/>
+      <c r="M398"/>
       <c r="N398" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="399" spans="1:14">
       <c r="A399" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="B399" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="C399"/>
       <c r="D399"/>
       <c r="E399"/>
       <c r="F399">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="G399"/>
       <c r="H399"/>
       <c r="I399"/>
-      <c r="J399">
-[...1 lines deleted...]
-      </c>
+      <c r="J399"/>
       <c r="K399">
-        <v>161</v>
+        <v>989</v>
       </c>
       <c r="L399"/>
       <c r="M399"/>
       <c r="N399" t="s">
-        <v>42</v>
+        <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:14">
       <c r="A400" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="B400" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="C400"/>
       <c r="D400"/>
       <c r="E400"/>
       <c r="F400">
-        <v>604</v>
-[...8 lines deleted...]
-      <c r="J400"/>
+        <v>568</v>
+      </c>
+      <c r="G400">
+        <v>634</v>
+      </c>
+      <c r="H400"/>
+      <c r="I400"/>
+      <c r="J400">
+        <v>571</v>
+      </c>
       <c r="K400">
-        <v>625</v>
-[...6 lines deleted...]
-      </c>
+        <v>670</v>
+      </c>
+      <c r="L400"/>
+      <c r="M400"/>
       <c r="N400" t="s">
-        <v>142</v>
+        <v>91</v>
       </c>
     </row>
     <row r="401" spans="1:14">
       <c r="A401" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="B401" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="C401"/>
       <c r="D401"/>
       <c r="E401"/>
       <c r="F401">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="G401"/>
+        <v>933</v>
+      </c>
+      <c r="G401">
+        <v>557</v>
+      </c>
       <c r="H401"/>
-      <c r="I401">
-[...2 lines deleted...]
-      <c r="J401"/>
+      <c r="I401"/>
+      <c r="J401">
+        <v>448</v>
+      </c>
       <c r="K401">
-        <v>8</v>
-[...6 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="L401"/>
+      <c r="M401"/>
       <c r="N401" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
     </row>
     <row r="402" spans="1:14">
       <c r="A402" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B402" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C402"/>
       <c r="D402"/>
       <c r="E402"/>
       <c r="F402">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="G402"/>
       <c r="H402"/>
       <c r="I402"/>
-      <c r="J402">
-[...1 lines deleted...]
-      </c>
+      <c r="J402"/>
       <c r="K402">
-        <v>166</v>
+        <v>792</v>
       </c>
       <c r="L402"/>
       <c r="M402"/>
       <c r="N402" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="403" spans="1:14">
       <c r="A403" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="B403" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="C403"/>
       <c r="D403"/>
       <c r="E403"/>
       <c r="F403">
-        <v>584</v>
+        <v>417</v>
       </c>
       <c r="G403">
-        <v>423</v>
+        <v>155</v>
       </c>
       <c r="H403"/>
       <c r="I403"/>
       <c r="J403">
-        <v>402</v>
+        <v>609</v>
       </c>
       <c r="K403">
-        <v>30</v>
+        <v>964</v>
       </c>
       <c r="L403"/>
       <c r="M403"/>
       <c r="N403" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="404" spans="1:14">
       <c r="A404" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="B404" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="C404"/>
       <c r="D404"/>
       <c r="E404"/>
       <c r="F404">
-        <v>253</v>
+        <v>956</v>
       </c>
       <c r="G404">
-        <v>581</v>
+        <v>448</v>
       </c>
       <c r="H404"/>
       <c r="I404"/>
       <c r="J404">
-        <v>585</v>
+        <v>358</v>
       </c>
       <c r="K404">
-        <v>483</v>
+        <v>206</v>
       </c>
       <c r="L404"/>
       <c r="M404"/>
       <c r="N404" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="405" spans="1:14">
       <c r="A405" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="B405" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="C405"/>
       <c r="D405"/>
       <c r="E405"/>
       <c r="F405">
-        <v>14</v>
+        <v>485</v>
       </c>
       <c r="G405">
-        <v>137</v>
+        <v>959</v>
       </c>
       <c r="H405"/>
       <c r="I405"/>
       <c r="J405">
-        <v>649</v>
+        <v>300</v>
       </c>
       <c r="K405">
-        <v>589</v>
+        <v>508</v>
       </c>
       <c r="L405"/>
       <c r="M405"/>
       <c r="N405" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="406" spans="1:14">
       <c r="A406" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="B406" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="C406"/>
       <c r="D406"/>
       <c r="E406"/>
       <c r="F406">
-        <v>655</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="G406"/>
       <c r="H406"/>
-      <c r="I406"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I406">
+        <v>729</v>
+      </c>
+      <c r="J406"/>
       <c r="K406">
-        <v>873</v>
-[...2 lines deleted...]
-      <c r="M406"/>
+        <v>406</v>
+      </c>
+      <c r="L406">
+        <v>373</v>
+      </c>
+      <c r="M406">
+        <v>187</v>
+      </c>
       <c r="N406" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
     </row>
     <row r="407" spans="1:14">
       <c r="A407" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="B407" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="C407"/>
       <c r="D407"/>
       <c r="E407"/>
       <c r="F407">
-        <v>585</v>
+        <v>464</v>
       </c>
       <c r="G407">
-        <v>615</v>
+        <v>524</v>
       </c>
       <c r="H407"/>
       <c r="I407"/>
       <c r="J407">
-        <v>389</v>
+        <v>291</v>
       </c>
       <c r="K407">
-        <v>760</v>
+        <v>390</v>
       </c>
       <c r="L407"/>
       <c r="M407"/>
       <c r="N407" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="408" spans="1:14">
       <c r="A408" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="B408" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="C408"/>
       <c r="D408"/>
       <c r="E408"/>
       <c r="F408">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="G408"/>
       <c r="H408"/>
       <c r="I408"/>
-      <c r="J408">
-[...1 lines deleted...]
-      </c>
+      <c r="J408"/>
       <c r="K408">
-        <v>737</v>
+        <v>862</v>
       </c>
       <c r="L408"/>
       <c r="M408"/>
       <c r="N408" t="s">
-        <v>22</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:14">
       <c r="A409" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="B409" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="C409"/>
       <c r="D409"/>
       <c r="E409"/>
       <c r="F409">
-        <v>18</v>
+        <v>823</v>
       </c>
       <c r="G409">
-        <v>393</v>
+        <v>490</v>
       </c>
       <c r="H409"/>
       <c r="I409"/>
       <c r="J409">
-        <v>982</v>
+        <v>611</v>
       </c>
       <c r="K409">
-        <v>963</v>
+        <v>66</v>
       </c>
       <c r="L409"/>
       <c r="M409"/>
       <c r="N409" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="410" spans="1:14">
       <c r="A410" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="B410" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="C410"/>
       <c r="D410"/>
       <c r="E410"/>
       <c r="F410">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="G410"/>
+        <v>5</v>
+      </c>
+      <c r="G410">
+        <v>400</v>
+      </c>
       <c r="H410"/>
-      <c r="I410">
-[...2 lines deleted...]
-      <c r="J410"/>
+      <c r="I410"/>
+      <c r="J410">
+        <v>718</v>
+      </c>
       <c r="K410">
-        <v>832</v>
-[...6 lines deleted...]
-      </c>
+        <v>556</v>
+      </c>
+      <c r="L410"/>
+      <c r="M410"/>
       <c r="N410" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
     </row>
     <row r="411" spans="1:14">
       <c r="A411" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="B411" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="C411"/>
       <c r="D411"/>
       <c r="E411"/>
       <c r="F411">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="G411"/>
+        <v>513</v>
+      </c>
+      <c r="G411">
+        <v>1000</v>
+      </c>
       <c r="H411"/>
-      <c r="I411">
-[...2 lines deleted...]
-      <c r="J411"/>
+      <c r="I411"/>
+      <c r="J411">
+        <v>260</v>
+      </c>
       <c r="K411">
-        <v>813</v>
-[...6 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="L411"/>
+      <c r="M411"/>
       <c r="N411" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="412" spans="1:14">
       <c r="A412" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="B412" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="C412"/>
       <c r="D412"/>
       <c r="E412"/>
       <c r="F412">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="G412"/>
       <c r="H412"/>
-      <c r="I412"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I412">
+        <v>377</v>
+      </c>
+      <c r="J412"/>
       <c r="K412">
-        <v>939</v>
-[...2 lines deleted...]
-      <c r="M412"/>
+        <v>369</v>
+      </c>
+      <c r="L412">
+        <v>913</v>
+      </c>
+      <c r="M412">
+        <v>817</v>
+      </c>
       <c r="N412" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="413" spans="1:14">
       <c r="A413" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="B413" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="C413"/>
       <c r="D413"/>
       <c r="E413"/>
       <c r="F413">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="G413"/>
       <c r="H413"/>
-      <c r="I413"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I413">
+        <v>857</v>
+      </c>
+      <c r="J413"/>
       <c r="K413">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="M413"/>
+        <v>582</v>
+      </c>
+      <c r="L413">
+        <v>117</v>
+      </c>
+      <c r="M413">
+        <v>171</v>
+      </c>
       <c r="N413" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
     </row>
     <row r="414" spans="1:14">
       <c r="A414" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="B414" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="C414"/>
       <c r="D414"/>
       <c r="E414"/>
       <c r="F414">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="G414"/>
+        <v>999</v>
+      </c>
+      <c r="G414">
+        <v>854</v>
+      </c>
       <c r="H414"/>
-      <c r="I414">
-[...2 lines deleted...]
-      <c r="J414"/>
+      <c r="I414"/>
+      <c r="J414">
+        <v>677</v>
+      </c>
       <c r="K414">
-        <v>624</v>
-[...6 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="L414"/>
+      <c r="M414"/>
       <c r="N414" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="415" spans="1:14">
       <c r="A415" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="B415" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="C415"/>
       <c r="D415"/>
       <c r="E415"/>
       <c r="F415">
-        <v>17</v>
+        <v>620</v>
       </c>
       <c r="G415">
-        <v>573</v>
+        <v>687</v>
       </c>
       <c r="H415"/>
       <c r="I415"/>
       <c r="J415">
-        <v>488</v>
+        <v>109</v>
       </c>
       <c r="K415">
-        <v>538</v>
+        <v>800</v>
       </c>
       <c r="L415"/>
       <c r="M415"/>
       <c r="N415" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
     </row>
     <row r="416" spans="1:14">
       <c r="A416" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="B416" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="C416"/>
       <c r="D416"/>
       <c r="E416"/>
       <c r="F416">
-        <v>329</v>
+        <v>714</v>
       </c>
       <c r="G416">
-        <v>746</v>
+        <v>921</v>
       </c>
       <c r="H416"/>
       <c r="I416"/>
       <c r="J416">
-        <v>498</v>
+        <v>125</v>
       </c>
       <c r="K416">
-        <v>429</v>
+        <v>947</v>
       </c>
       <c r="L416"/>
       <c r="M416"/>
       <c r="N416" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
     </row>
     <row r="417" spans="1:14">
       <c r="A417" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="B417" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="C417"/>
       <c r="D417"/>
       <c r="E417"/>
       <c r="F417">
-        <v>179</v>
+        <v>734</v>
       </c>
       <c r="G417">
-        <v>496</v>
+        <v>71</v>
       </c>
       <c r="H417"/>
       <c r="I417"/>
       <c r="J417">
-        <v>665</v>
+        <v>908</v>
       </c>
       <c r="K417">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="L417"/>
       <c r="M417"/>
       <c r="N417" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:14">
       <c r="A418" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="B418" t="s">
-        <v>885</v>
+        <v>354</v>
       </c>
       <c r="C418"/>
       <c r="D418"/>
       <c r="E418"/>
       <c r="F418">
-        <v>51</v>
+        <v>348</v>
       </c>
       <c r="G418"/>
       <c r="H418"/>
-      <c r="I418">
-[...1 lines deleted...]
-      </c>
+      <c r="I418"/>
       <c r="J418"/>
       <c r="K418">
-        <v>551</v>
-[...6 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="L418"/>
+      <c r="M418"/>
       <c r="N418" t="s">
-        <v>88</v>
+        <v>890</v>
       </c>
     </row>
     <row r="419" spans="1:14">
       <c r="A419" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="B419" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="C419"/>
       <c r="D419"/>
       <c r="E419"/>
       <c r="F419">
-        <v>946</v>
+        <v>124</v>
       </c>
       <c r="G419">
-        <v>27</v>
+        <v>210</v>
       </c>
       <c r="H419"/>
       <c r="I419"/>
       <c r="J419">
-        <v>875</v>
+        <v>447</v>
       </c>
       <c r="K419">
-        <v>294</v>
+        <v>599</v>
       </c>
       <c r="L419"/>
       <c r="M419"/>
       <c r="N419" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
     </row>
     <row r="420" spans="1:14">
       <c r="A420" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="B420" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="C420"/>
       <c r="D420"/>
       <c r="E420"/>
       <c r="F420">
-        <v>494</v>
+        <v>151</v>
       </c>
       <c r="G420">
-        <v>532</v>
+        <v>909</v>
       </c>
       <c r="H420"/>
       <c r="I420"/>
       <c r="J420">
-        <v>281</v>
+        <v>508</v>
       </c>
       <c r="K420">
-        <v>269</v>
+        <v>825</v>
       </c>
       <c r="L420"/>
       <c r="M420"/>
       <c r="N420" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="421" spans="1:14">
       <c r="A421" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="B421" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="C421"/>
       <c r="D421"/>
       <c r="E421"/>
       <c r="F421">
-        <v>140</v>
+        <v>330</v>
       </c>
       <c r="G421">
-        <v>893</v>
+        <v>461</v>
       </c>
       <c r="H421"/>
       <c r="I421"/>
       <c r="J421">
-        <v>34</v>
+        <v>582</v>
       </c>
       <c r="K421">
-        <v>134</v>
+        <v>468</v>
       </c>
       <c r="L421"/>
       <c r="M421"/>
       <c r="N421" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
     </row>
     <row r="422" spans="1:14">
       <c r="A422" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="B422" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="C422"/>
       <c r="D422"/>
       <c r="E422"/>
       <c r="F422">
-        <v>964</v>
+        <v>801</v>
       </c>
       <c r="G422">
-        <v>551</v>
+        <v>36</v>
       </c>
       <c r="H422"/>
       <c r="I422"/>
       <c r="J422">
-        <v>132</v>
+        <v>605</v>
       </c>
       <c r="K422">
-        <v>776</v>
+        <v>11</v>
       </c>
       <c r="L422"/>
       <c r="M422"/>
       <c r="N422" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
     </row>
     <row r="423" spans="1:14">
       <c r="A423" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="B423" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="C423"/>
       <c r="D423"/>
       <c r="E423"/>
       <c r="F423">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="G423"/>
+        <v>672</v>
+      </c>
+      <c r="G423">
+        <v>759</v>
+      </c>
       <c r="H423"/>
-      <c r="I423">
-[...2 lines deleted...]
-      <c r="J423"/>
+      <c r="I423"/>
+      <c r="J423">
+        <v>309</v>
+      </c>
       <c r="K423">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>934</v>
+      </c>
+      <c r="L423"/>
+      <c r="M423"/>
       <c r="N423" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="424" spans="1:14">
       <c r="A424" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="B424" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="C424"/>
       <c r="D424"/>
       <c r="E424"/>
       <c r="F424">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="G424">
-        <v>498</v>
+        <v>94</v>
       </c>
       <c r="H424"/>
       <c r="I424"/>
       <c r="J424">
-        <v>293</v>
+        <v>582</v>
       </c>
       <c r="K424">
-        <v>649</v>
+        <v>800</v>
       </c>
       <c r="L424"/>
       <c r="M424"/>
       <c r="N424" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
     </row>
     <row r="425" spans="1:14">
       <c r="A425" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="B425" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="C425"/>
       <c r="D425"/>
       <c r="E425"/>
       <c r="F425">
-        <v>531</v>
+        <v>777</v>
       </c>
       <c r="G425">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="H425"/>
       <c r="I425"/>
       <c r="J425">
-        <v>718</v>
+        <v>827</v>
       </c>
       <c r="K425">
-        <v>842</v>
+        <v>167</v>
       </c>
       <c r="L425"/>
       <c r="M425"/>
       <c r="N425" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
     </row>
     <row r="426" spans="1:14">
       <c r="A426" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="B426" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="C426"/>
       <c r="D426"/>
       <c r="E426"/>
       <c r="F426">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="G426"/>
+        <v>538</v>
+      </c>
+      <c r="G426">
+        <v>861</v>
+      </c>
       <c r="H426"/>
-      <c r="I426">
-[...2 lines deleted...]
-      <c r="J426"/>
+      <c r="I426"/>
+      <c r="J426">
+        <v>343</v>
+      </c>
       <c r="K426">
-        <v>335</v>
-[...6 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="L426"/>
+      <c r="M426"/>
       <c r="N426" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="427" spans="1:14">
       <c r="A427" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="B427" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="C427"/>
       <c r="D427"/>
       <c r="E427"/>
       <c r="F427">
+        <v>364</v>
+      </c>
+      <c r="G427">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="H427"/>
       <c r="I427"/>
       <c r="J427">
-        <v>663</v>
+        <v>558</v>
       </c>
       <c r="K427">
-        <v>90</v>
+        <v>305</v>
       </c>
       <c r="L427"/>
       <c r="M427"/>
       <c r="N427" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
     </row>
     <row r="428" spans="1:14">
       <c r="A428" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="B428" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="C428"/>
       <c r="D428"/>
       <c r="E428"/>
       <c r="F428">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="G428"/>
+        <v>319</v>
+      </c>
+      <c r="G428">
+        <v>430</v>
+      </c>
       <c r="H428"/>
-      <c r="I428">
-[...2 lines deleted...]
-      <c r="J428"/>
+      <c r="I428"/>
+      <c r="J428">
+        <v>379</v>
+      </c>
       <c r="K428">
-        <v>894</v>
-[...6 lines deleted...]
-      </c>
+        <v>763</v>
+      </c>
+      <c r="L428"/>
+      <c r="M428"/>
       <c r="N428" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="429" spans="1:14">
       <c r="A429" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="B429" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="C429"/>
       <c r="D429"/>
       <c r="E429"/>
       <c r="F429">
-        <v>121</v>
-[...8 lines deleted...]
-      <c r="J429"/>
+        <v>455</v>
+      </c>
+      <c r="G429">
+        <v>241</v>
+      </c>
+      <c r="H429"/>
+      <c r="I429"/>
+      <c r="J429">
+        <v>357</v>
+      </c>
       <c r="K429">
-        <v>679</v>
-[...6 lines deleted...]
-      </c>
+        <v>843</v>
+      </c>
+      <c r="L429"/>
+      <c r="M429"/>
       <c r="N429" t="s">
-        <v>908</v>
+        <v>53</v>
       </c>
     </row>
     <row r="430" spans="1:14">
       <c r="A430" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="B430" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="C430"/>
       <c r="D430"/>
       <c r="E430"/>
       <c r="F430">
-        <v>804</v>
-[...3 lines deleted...]
-      </c>
+        <v>713</v>
+      </c>
+      <c r="G430"/>
       <c r="H430"/>
-      <c r="I430"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I430">
+        <v>432</v>
+      </c>
+      <c r="J430"/>
       <c r="K430">
-        <v>811</v>
-[...2 lines deleted...]
-      <c r="M430"/>
+        <v>535</v>
+      </c>
+      <c r="L430">
+        <v>820</v>
+      </c>
+      <c r="M430">
+        <v>813</v>
+      </c>
       <c r="N430" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="431" spans="1:14">
       <c r="A431" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B431" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C431"/>
       <c r="D431"/>
       <c r="E431"/>
       <c r="F431">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="G431"/>
       <c r="H431"/>
       <c r="I431"/>
-      <c r="J431">
-[...1 lines deleted...]
-      </c>
+      <c r="J431"/>
       <c r="K431">
-        <v>683</v>
+        <v>8</v>
       </c>
       <c r="L431"/>
       <c r="M431"/>
       <c r="N431" t="s">
-        <v>88</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:14">
       <c r="A432" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="B432" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="C432"/>
       <c r="D432"/>
       <c r="E432"/>
       <c r="F432">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="G432"/>
       <c r="H432"/>
-      <c r="I432"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I432">
+        <v>583</v>
+      </c>
+      <c r="J432"/>
       <c r="K432">
-        <v>974</v>
-[...2 lines deleted...]
-      <c r="M432"/>
+        <v>791</v>
+      </c>
+      <c r="L432">
+        <v>582</v>
+      </c>
+      <c r="M432">
+        <v>672</v>
+      </c>
       <c r="N432" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
     </row>
     <row r="433" spans="1:14">
       <c r="A433" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B433" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="C433"/>
       <c r="D433"/>
       <c r="E433"/>
       <c r="F433">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="G433"/>
+        <v>692</v>
+      </c>
+      <c r="G433">
+        <v>10</v>
+      </c>
       <c r="H433"/>
-      <c r="I433">
-[...2 lines deleted...]
-      <c r="J433"/>
+      <c r="I433"/>
+      <c r="J433">
+        <v>593</v>
+      </c>
       <c r="K433">
-        <v>541</v>
-[...6 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="L433"/>
+      <c r="M433"/>
       <c r="N433" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
     </row>
     <row r="434" spans="1:14">
       <c r="A434" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="B434" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="C434"/>
       <c r="D434"/>
       <c r="E434"/>
       <c r="F434">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="G434"/>
+        <v>878</v>
+      </c>
+      <c r="G434">
+        <v>994</v>
+      </c>
       <c r="H434"/>
-      <c r="I434">
-[...2 lines deleted...]
-      <c r="J434"/>
+      <c r="I434"/>
+      <c r="J434">
+        <v>876</v>
+      </c>
       <c r="K434">
-        <v>701</v>
-[...6 lines deleted...]
-      </c>
+        <v>971</v>
+      </c>
+      <c r="L434"/>
+      <c r="M434"/>
       <c r="N434" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="435" spans="1:14">
       <c r="A435" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="B435" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="C435"/>
       <c r="D435"/>
-      <c r="E435"/>
+      <c r="E435">
+        <v>476</v>
+      </c>
       <c r="F435">
-        <v>944</v>
+        <v>891</v>
       </c>
       <c r="G435"/>
-      <c r="H435"/>
+      <c r="H435">
+        <v>882</v>
+      </c>
       <c r="I435">
-        <v>881</v>
+        <v>287</v>
       </c>
       <c r="J435"/>
       <c r="K435">
-        <v>582</v>
+        <v>6</v>
       </c>
       <c r="L435">
-        <v>798</v>
+        <v>851</v>
       </c>
       <c r="M435">
-        <v>279</v>
+        <v>860</v>
       </c>
       <c r="N435" t="s">
-        <v>42</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:14">
       <c r="A436" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="B436" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="C436"/>
       <c r="D436"/>
       <c r="E436"/>
       <c r="F436">
-        <v>443</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G436"/>
       <c r="H436"/>
-      <c r="I436"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I436">
+        <v>424</v>
+      </c>
+      <c r="J436"/>
       <c r="K436">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="M436"/>
+        <v>751</v>
+      </c>
+      <c r="L436">
+        <v>367</v>
+      </c>
+      <c r="M436">
+        <v>116</v>
+      </c>
       <c r="N436" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="437" spans="1:14">
       <c r="A437" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="B437" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="C437"/>
       <c r="D437"/>
       <c r="E437"/>
       <c r="F437">
-        <v>880</v>
-[...3 lines deleted...]
-      </c>
+        <v>981</v>
+      </c>
+      <c r="G437"/>
       <c r="H437"/>
-      <c r="I437"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I437">
+        <v>851</v>
+      </c>
+      <c r="J437"/>
       <c r="K437">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="M437"/>
+        <v>442</v>
+      </c>
+      <c r="L437">
+        <v>7</v>
+      </c>
+      <c r="M437">
+        <v>167</v>
+      </c>
       <c r="N437" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="438" spans="1:14">
       <c r="A438" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="B438" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="C438"/>
       <c r="D438"/>
-      <c r="E438"/>
+      <c r="E438">
+        <v>220</v>
+      </c>
       <c r="F438">
-        <v>480</v>
-[...8 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="G438"/>
+      <c r="H438">
+        <v>769</v>
+      </c>
+      <c r="I438">
+        <v>254</v>
+      </c>
+      <c r="J438"/>
       <c r="K438">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="M438"/>
+        <v>334</v>
+      </c>
+      <c r="L438">
+        <v>667</v>
+      </c>
+      <c r="M438">
+        <v>651</v>
+      </c>
       <c r="N438" t="s">
-        <v>31</v>
+        <v>933</v>
       </c>
     </row>
     <row r="439" spans="1:14">
       <c r="A439" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="B439" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
       <c r="C439"/>
       <c r="D439"/>
       <c r="E439"/>
       <c r="F439">
-        <v>223</v>
+        <v>964</v>
       </c>
       <c r="G439">
-        <v>549</v>
+        <v>710</v>
       </c>
       <c r="H439"/>
       <c r="I439"/>
       <c r="J439">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="K439">
-        <v>733</v>
+        <v>195</v>
       </c>
       <c r="L439"/>
       <c r="M439"/>
       <c r="N439" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
     </row>
     <row r="440" spans="1:14">
       <c r="A440" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="B440" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="C440"/>
       <c r="D440"/>
       <c r="E440"/>
       <c r="F440">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="G440"/>
+        <v>100</v>
+      </c>
+      <c r="G440">
+        <v>985</v>
+      </c>
       <c r="H440"/>
-      <c r="I440">
-[...2 lines deleted...]
-      <c r="J440"/>
+      <c r="I440"/>
+      <c r="J440">
+        <v>753</v>
+      </c>
       <c r="K440">
-        <v>500</v>
-[...6 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="L440"/>
+      <c r="M440"/>
       <c r="N440" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
     </row>
     <row r="441" spans="1:14">
       <c r="A441" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="B441" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="C441"/>
       <c r="D441"/>
       <c r="E441"/>
       <c r="F441">
-        <v>816</v>
+        <v>689</v>
       </c>
       <c r="G441">
-        <v>449</v>
+        <v>130</v>
       </c>
       <c r="H441"/>
       <c r="I441"/>
       <c r="J441">
-        <v>696</v>
+        <v>375</v>
       </c>
       <c r="K441">
-        <v>594</v>
+        <v>848</v>
       </c>
       <c r="L441"/>
       <c r="M441"/>
       <c r="N441" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="442" spans="1:14">
       <c r="A442" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="B442" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
       <c r="C442"/>
       <c r="D442"/>
       <c r="E442"/>
       <c r="F442">
-        <v>186</v>
+        <v>365</v>
       </c>
       <c r="G442">
-        <v>169</v>
+        <v>638</v>
       </c>
       <c r="H442"/>
       <c r="I442"/>
       <c r="J442">
-        <v>213</v>
+        <v>399</v>
       </c>
       <c r="K442">
-        <v>883</v>
+        <v>414</v>
       </c>
       <c r="L442"/>
       <c r="M442"/>
       <c r="N442" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
     </row>
     <row r="443" spans="1:14">
       <c r="A443" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="B443" t="s">
-        <v>598</v>
+        <v>943</v>
       </c>
       <c r="C443"/>
       <c r="D443"/>
-      <c r="E443">
-[...1 lines deleted...]
-      </c>
+      <c r="E443"/>
       <c r="F443">
-        <v>145</v>
-[...8 lines deleted...]
-      <c r="J443"/>
+        <v>908</v>
+      </c>
+      <c r="G443">
+        <v>367</v>
+      </c>
+      <c r="H443"/>
+      <c r="I443"/>
+      <c r="J443">
+        <v>97</v>
+      </c>
       <c r="K443">
-        <v>988</v>
-[...6 lines deleted...]
-      </c>
+        <v>830</v>
+      </c>
+      <c r="L443"/>
+      <c r="M443"/>
       <c r="N443" t="s">
-        <v>936</v>
+        <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:14">
       <c r="A444" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="B444" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="C444"/>
       <c r="D444"/>
       <c r="E444"/>
       <c r="F444">
-        <v>430</v>
+        <v>45</v>
       </c>
       <c r="G444">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="H444"/>
       <c r="I444"/>
       <c r="J444">
-        <v>374</v>
+        <v>77</v>
       </c>
       <c r="K444">
-        <v>981</v>
+        <v>514</v>
       </c>
       <c r="L444"/>
       <c r="M444"/>
       <c r="N444" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="445" spans="1:14">
       <c r="A445" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="B445" t="s">
-        <v>940</v>
+        <v>947</v>
       </c>
       <c r="C445"/>
       <c r="D445"/>
       <c r="E445"/>
       <c r="F445">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="G445">
-        <v>103</v>
+        <v>515</v>
       </c>
       <c r="H445"/>
       <c r="I445"/>
       <c r="J445">
-        <v>410</v>
+        <v>21</v>
       </c>
       <c r="K445">
-        <v>332</v>
+        <v>451</v>
       </c>
       <c r="L445"/>
       <c r="M445"/>
       <c r="N445" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
     </row>
     <row r="446" spans="1:14">
       <c r="A446" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="B446" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="C446"/>
       <c r="D446"/>
       <c r="E446"/>
       <c r="F446">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G446"/>
       <c r="H446"/>
-      <c r="I446"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I446">
+        <v>949</v>
+      </c>
+      <c r="J446"/>
       <c r="K446">
-        <v>517</v>
-[...2 lines deleted...]
-      <c r="M446"/>
+        <v>228</v>
+      </c>
+      <c r="L446">
+        <v>30</v>
+      </c>
+      <c r="M446">
+        <v>241</v>
+      </c>
       <c r="N446" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
     </row>
     <row r="447" spans="1:14">
       <c r="A447" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="B447" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
       <c r="C447"/>
       <c r="D447"/>
       <c r="E447"/>
       <c r="F447">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="G447"/>
+        <v>898</v>
+      </c>
+      <c r="G447">
+        <v>837</v>
+      </c>
       <c r="H447"/>
-      <c r="I447">
-[...2 lines deleted...]
-      <c r="J447"/>
+      <c r="I447"/>
+      <c r="J447">
+        <v>819</v>
+      </c>
       <c r="K447">
-        <v>284</v>
-[...6 lines deleted...]
-      </c>
+        <v>635</v>
+      </c>
+      <c r="L447"/>
+      <c r="M447"/>
       <c r="N447" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
     </row>
     <row r="448" spans="1:14">
       <c r="A448" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="B448" t="s">
-        <v>946</v>
+        <v>590</v>
       </c>
       <c r="C448"/>
       <c r="D448"/>
       <c r="E448"/>
       <c r="F448">
-        <v>602</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="G448"/>
       <c r="H448"/>
       <c r="I448"/>
-      <c r="J448">
-[...1 lines deleted...]
-      </c>
+      <c r="J448"/>
       <c r="K448">
-        <v>243</v>
+        <v>404</v>
       </c>
       <c r="L448"/>
       <c r="M448"/>
       <c r="N448" t="s">
-        <v>88</v>
+        <v>953</v>
       </c>
     </row>
     <row r="449" spans="1:14">
       <c r="A449" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="B449" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="C449"/>
       <c r="D449"/>
-      <c r="E449"/>
+      <c r="E449">
+        <v>695</v>
+      </c>
       <c r="F449">
-        <v>790</v>
+        <v>700</v>
       </c>
       <c r="G449"/>
-      <c r="H449"/>
+      <c r="H449">
+        <v>762</v>
+      </c>
       <c r="I449">
-        <v>435</v>
+        <v>869</v>
       </c>
       <c r="J449"/>
       <c r="K449">
-        <v>631</v>
+        <v>905</v>
       </c>
       <c r="L449">
-        <v>932</v>
+        <v>833</v>
       </c>
       <c r="M449">
-        <v>7</v>
+        <v>811</v>
       </c>
       <c r="N449" t="s">
-        <v>42</v>
+        <v>851</v>
       </c>
     </row>
     <row r="450" spans="1:14">
       <c r="A450" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="B450" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="C450"/>
       <c r="D450"/>
       <c r="E450"/>
       <c r="F450">
-        <v>381</v>
-[...3 lines deleted...]
-      </c>
+        <v>679</v>
+      </c>
+      <c r="G450"/>
       <c r="H450"/>
-      <c r="I450"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I450">
+        <v>576</v>
+      </c>
+      <c r="J450"/>
       <c r="K450">
-        <v>773</v>
-[...2 lines deleted...]
-      <c r="M450"/>
+        <v>417</v>
+      </c>
+      <c r="L450">
+        <v>662</v>
+      </c>
+      <c r="M450">
+        <v>399</v>
+      </c>
       <c r="N450" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
     </row>
     <row r="451" spans="1:14">
       <c r="A451" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="B451" t="s">
-        <v>952</v>
+        <v>959</v>
       </c>
       <c r="C451"/>
       <c r="D451"/>
-      <c r="E451">
-[...1 lines deleted...]
-      </c>
+      <c r="E451"/>
       <c r="F451">
-        <v>403</v>
-[...8 lines deleted...]
-      <c r="J451"/>
+        <v>489</v>
+      </c>
+      <c r="G451">
+        <v>948</v>
+      </c>
+      <c r="H451"/>
+      <c r="I451"/>
+      <c r="J451">
+        <v>689</v>
+      </c>
       <c r="K451">
-        <v>864</v>
-[...6 lines deleted...]
-      </c>
+        <v>622</v>
+      </c>
+      <c r="L451"/>
+      <c r="M451"/>
       <c r="N451" t="s">
-        <v>564</v>
+        <v>19</v>
       </c>
     </row>
     <row r="452" spans="1:14">
       <c r="A452" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="B452" t="s">
-        <v>954</v>
+        <v>961</v>
       </c>
       <c r="C452"/>
       <c r="D452"/>
       <c r="E452"/>
       <c r="F452">
-        <v>130</v>
+        <v>588</v>
       </c>
       <c r="G452">
-        <v>73</v>
+        <v>948</v>
       </c>
       <c r="H452"/>
       <c r="I452"/>
       <c r="J452">
-        <v>759</v>
+        <v>203</v>
       </c>
       <c r="K452">
-        <v>185</v>
+        <v>451</v>
       </c>
       <c r="L452"/>
       <c r="M452"/>
       <c r="N452" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="453" spans="1:14">
       <c r="A453" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="B453" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
       <c r="C453"/>
       <c r="D453"/>
       <c r="E453"/>
       <c r="F453">
-        <v>13</v>
+        <v>436</v>
       </c>
       <c r="G453">
-        <v>777</v>
+        <v>593</v>
       </c>
       <c r="H453"/>
       <c r="I453"/>
       <c r="J453">
-        <v>86</v>
+        <v>954</v>
       </c>
       <c r="K453">
-        <v>134</v>
+        <v>743</v>
       </c>
       <c r="L453"/>
       <c r="M453"/>
       <c r="N453" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="454" spans="1:14">
       <c r="A454" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="B454" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
       <c r="C454"/>
       <c r="D454"/>
       <c r="E454"/>
       <c r="F454">
-        <v>983</v>
-[...1 lines deleted...]
-      <c r="G454"/>
+        <v>243</v>
+      </c>
+      <c r="G454">
+        <v>394</v>
+      </c>
       <c r="H454"/>
-      <c r="I454">
-[...2 lines deleted...]
-      <c r="J454"/>
+      <c r="I454"/>
+      <c r="J454">
+        <v>919</v>
+      </c>
       <c r="K454">
-        <v>294</v>
-[...6 lines deleted...]
-      </c>
+        <v>848</v>
+      </c>
+      <c r="L454"/>
+      <c r="M454"/>
       <c r="N454" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
     </row>
     <row r="455" spans="1:14">
       <c r="A455" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="B455" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
       <c r="C455"/>
       <c r="D455"/>
       <c r="E455"/>
       <c r="F455">
-        <v>630</v>
+        <v>418</v>
       </c>
       <c r="G455">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="H455"/>
       <c r="I455"/>
       <c r="J455">
-        <v>840</v>
+        <v>670</v>
       </c>
       <c r="K455">
-        <v>998</v>
+        <v>845</v>
       </c>
       <c r="L455"/>
       <c r="M455"/>
       <c r="N455" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:14">
       <c r="A456" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="B456" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="C456"/>
       <c r="D456"/>
       <c r="E456"/>
       <c r="F456">
-        <v>171</v>
+        <v>282</v>
       </c>
       <c r="G456"/>
       <c r="H456"/>
       <c r="I456">
-        <v>765</v>
+        <v>750</v>
       </c>
       <c r="J456"/>
       <c r="K456">
-        <v>251</v>
+        <v>923</v>
       </c>
       <c r="L456">
-        <v>19</v>
+        <v>186</v>
       </c>
       <c r="M456">
-        <v>525</v>
+        <v>232</v>
       </c>
       <c r="N456" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="457" spans="1:14">
       <c r="A457" t="s">
-        <v>963</v>
+        <v>970</v>
       </c>
       <c r="B457" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="C457"/>
       <c r="D457"/>
       <c r="E457"/>
       <c r="F457">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="G457"/>
+        <v>58</v>
+      </c>
+      <c r="G457">
+        <v>162</v>
+      </c>
       <c r="H457"/>
-      <c r="I457">
-[...2 lines deleted...]
-      <c r="J457"/>
+      <c r="I457"/>
+      <c r="J457">
+        <v>630</v>
+      </c>
       <c r="K457">
-        <v>727</v>
-[...6 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="L457"/>
+      <c r="M457"/>
       <c r="N457" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="458" spans="1:14">
       <c r="A458" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
       <c r="B458" t="s">
-        <v>966</v>
+        <v>973</v>
       </c>
       <c r="C458"/>
       <c r="D458"/>
       <c r="E458"/>
       <c r="F458">
-        <v>428</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="G458"/>
       <c r="H458"/>
-      <c r="I458"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I458">
+        <v>878</v>
+      </c>
+      <c r="J458"/>
       <c r="K458">
-        <v>758</v>
-[...2 lines deleted...]
-      <c r="M458"/>
+        <v>76</v>
+      </c>
+      <c r="L458">
+        <v>928</v>
+      </c>
+      <c r="M458">
+        <v>569</v>
+      </c>
       <c r="N458" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="459" spans="1:14">
       <c r="A459" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="B459" t="s">
-        <v>968</v>
+        <v>869</v>
       </c>
       <c r="C459"/>
       <c r="D459"/>
       <c r="E459"/>
       <c r="F459">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>405</v>
+      </c>
+      <c r="G459"/>
       <c r="H459"/>
       <c r="I459"/>
-      <c r="J459">
-[...1 lines deleted...]
-      </c>
+      <c r="J459"/>
       <c r="K459">
-        <v>715</v>
+        <v>55</v>
       </c>
       <c r="L459"/>
       <c r="M459"/>
       <c r="N459" t="s">
-        <v>25</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:14">
       <c r="A460" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="B460" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="C460"/>
       <c r="D460"/>
       <c r="E460"/>
       <c r="F460">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="G460"/>
+        <v>903</v>
+      </c>
+      <c r="G460">
+        <v>241</v>
+      </c>
       <c r="H460"/>
-      <c r="I460">
-[...2 lines deleted...]
-      <c r="J460"/>
+      <c r="I460"/>
+      <c r="J460">
+        <v>954</v>
+      </c>
       <c r="K460">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="L460"/>
+      <c r="M460"/>
       <c r="N460" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="461" spans="1:14">
       <c r="A461" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="B461" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="C461"/>
       <c r="D461"/>
       <c r="E461"/>
       <c r="F461">
-        <v>330</v>
+        <v>93</v>
       </c>
       <c r="G461">
-        <v>613</v>
+        <v>893</v>
       </c>
       <c r="H461"/>
       <c r="I461"/>
       <c r="J461">
-        <v>28</v>
+        <v>619</v>
       </c>
       <c r="K461">
-        <v>46</v>
+        <v>439</v>
       </c>
       <c r="L461"/>
       <c r="M461"/>
       <c r="N461" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
     </row>
     <row r="462" spans="1:14">
       <c r="A462" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="B462" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="C462"/>
       <c r="D462"/>
-      <c r="E462"/>
+      <c r="E462">
+        <v>709</v>
+      </c>
       <c r="F462">
-        <v>365</v>
-[...8 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="G462"/>
+      <c r="H462">
+        <v>590</v>
+      </c>
+      <c r="I462">
+        <v>881</v>
+      </c>
+      <c r="J462"/>
       <c r="K462">
-        <v>332</v>
-[...2 lines deleted...]
-      <c r="M462"/>
+        <v>351</v>
+      </c>
+      <c r="L462">
+        <v>793</v>
+      </c>
+      <c r="M462">
+        <v>767</v>
+      </c>
       <c r="N462" t="s">
-        <v>31</v>
+        <v>982</v>
       </c>
     </row>
     <row r="463" spans="1:14">
       <c r="A463" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="B463" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="C463"/>
       <c r="D463"/>
       <c r="E463"/>
       <c r="F463">
-        <v>579</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="G463"/>
       <c r="H463"/>
-      <c r="I463"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I463">
+        <v>718</v>
+      </c>
+      <c r="J463"/>
       <c r="K463">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="M463"/>
+        <v>884</v>
+      </c>
+      <c r="L463">
+        <v>489</v>
+      </c>
+      <c r="M463">
+        <v>426</v>
+      </c>
       <c r="N463" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
     </row>
     <row r="464" spans="1:14">
       <c r="A464" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="B464" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="C464"/>
       <c r="D464"/>
       <c r="E464"/>
       <c r="F464">
-        <v>97</v>
+        <v>328</v>
       </c>
       <c r="G464">
-        <v>533</v>
+        <v>678</v>
       </c>
       <c r="H464"/>
       <c r="I464"/>
       <c r="J464">
-        <v>307</v>
+        <v>786</v>
       </c>
       <c r="K464">
-        <v>765</v>
+        <v>377</v>
       </c>
       <c r="L464"/>
       <c r="M464"/>
       <c r="N464" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="465" spans="1:14">
       <c r="A465" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="B465" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="C465"/>
       <c r="D465"/>
       <c r="E465"/>
       <c r="F465">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="G465"/>
+        <v>303</v>
+      </c>
+      <c r="G465">
+        <v>322</v>
+      </c>
       <c r="H465"/>
-      <c r="I465">
-[...2 lines deleted...]
-      <c r="J465"/>
+      <c r="I465"/>
+      <c r="J465">
+        <v>637</v>
+      </c>
       <c r="K465">
-        <v>463</v>
-[...6 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="L465"/>
+      <c r="M465"/>
       <c r="N465" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:14">
       <c r="A466" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="B466" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="C466"/>
       <c r="D466"/>
       <c r="E466"/>
       <c r="F466">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="G466"/>
+        <v>237</v>
+      </c>
+      <c r="G466">
+        <v>164</v>
+      </c>
       <c r="H466"/>
-      <c r="I466">
-[...2 lines deleted...]
-      <c r="J466"/>
+      <c r="I466"/>
+      <c r="J466">
+        <v>416</v>
+      </c>
       <c r="K466">
-        <v>131</v>
-[...6 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="L466"/>
+      <c r="M466"/>
       <c r="N466" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
     </row>
     <row r="467" spans="1:14">
       <c r="A467" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="B467" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
       <c r="C467"/>
       <c r="D467"/>
       <c r="E467"/>
       <c r="F467">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="G467"/>
+        <v>739</v>
+      </c>
+      <c r="G467">
+        <v>55</v>
+      </c>
       <c r="H467"/>
-      <c r="I467">
-[...2 lines deleted...]
-      <c r="J467"/>
+      <c r="I467"/>
+      <c r="J467">
+        <v>519</v>
+      </c>
       <c r="K467">
-        <v>600</v>
-[...6 lines deleted...]
-      </c>
+        <v>758</v>
+      </c>
+      <c r="L467"/>
+      <c r="M467"/>
       <c r="N467" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
     </row>
     <row r="468" spans="1:14">
       <c r="A468" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B468" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C468"/>
       <c r="D468"/>
       <c r="E468"/>
       <c r="F468">
-        <v>298</v>
+        <v>366</v>
       </c>
       <c r="G468">
-        <v>982</v>
+        <v>421</v>
       </c>
       <c r="H468"/>
       <c r="I468"/>
       <c r="J468">
-        <v>327</v>
+        <v>209</v>
       </c>
       <c r="K468">
-        <v>395</v>
+        <v>479</v>
       </c>
       <c r="L468"/>
       <c r="M468"/>
       <c r="N468" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="469" spans="1:14">
       <c r="A469" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="B469" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="C469"/>
       <c r="D469"/>
       <c r="E469"/>
       <c r="F469">
-        <v>741</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="G469"/>
       <c r="H469"/>
       <c r="I469"/>
       <c r="J469">
-        <v>167</v>
+        <v>902</v>
       </c>
       <c r="K469">
-        <v>21</v>
+        <v>417</v>
       </c>
       <c r="L469"/>
       <c r="M469"/>
       <c r="N469" t="s">
-        <v>31</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:14">
       <c r="A470" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="B470" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="C470"/>
       <c r="D470"/>
       <c r="E470"/>
       <c r="F470">
-        <v>320</v>
+        <v>465</v>
       </c>
       <c r="G470">
-        <v>124</v>
+        <v>387</v>
       </c>
       <c r="H470"/>
       <c r="I470"/>
       <c r="J470">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="K470">
-        <v>110</v>
+        <v>770</v>
       </c>
       <c r="L470"/>
       <c r="M470"/>
       <c r="N470" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
     </row>
     <row r="471" spans="1:14">
       <c r="A471" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="B471" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="C471"/>
       <c r="D471"/>
-      <c r="E471"/>
+      <c r="E471">
+        <v>43</v>
+      </c>
       <c r="F471">
-        <v>903</v>
-[...8 lines deleted...]
-      </c>
+        <v>500</v>
+      </c>
+      <c r="G471"/>
+      <c r="H471">
+        <v>652</v>
+      </c>
+      <c r="I471">
+        <v>11</v>
+      </c>
+      <c r="J471"/>
       <c r="K471">
-        <v>274</v>
-[...2 lines deleted...]
-      <c r="M471"/>
+        <v>375</v>
+      </c>
+      <c r="L471">
+        <v>509</v>
+      </c>
+      <c r="M471">
+        <v>442</v>
+      </c>
       <c r="N471" t="s">
-        <v>31</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="472" spans="1:14">
       <c r="A472" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="B472" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="C472"/>
       <c r="D472"/>
       <c r="E472"/>
       <c r="F472">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="G472"/>
+        <v>372</v>
+      </c>
+      <c r="G472">
+        <v>749</v>
+      </c>
       <c r="H472"/>
-      <c r="I472">
-[...2 lines deleted...]
-      <c r="J472"/>
+      <c r="I472"/>
+      <c r="J472">
+        <v>57</v>
+      </c>
       <c r="K472">
-        <v>883</v>
-[...6 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="L472"/>
+      <c r="M472"/>
       <c r="N472" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="473" spans="1:14">
       <c r="A473" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="B473" t="s">
-        <v>516</v>
+        <v>1006</v>
       </c>
       <c r="C473"/>
       <c r="D473"/>
-      <c r="E473">
-[...1 lines deleted...]
-      </c>
+      <c r="E473"/>
       <c r="F473">
-        <v>550</v>
+        <v>734</v>
       </c>
       <c r="G473"/>
-      <c r="H473">
-[...5 lines deleted...]
-      <c r="J473"/>
+      <c r="H473"/>
+      <c r="I473"/>
+      <c r="J473">
+        <v>927</v>
+      </c>
       <c r="K473">
-        <v>155</v>
-[...6 lines deleted...]
-      </c>
+        <v>398</v>
+      </c>
+      <c r="L473"/>
+      <c r="M473"/>
       <c r="N473" t="s">
-        <v>996</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="474" spans="1:14">
       <c r="A474" t="s">
-        <v>997</v>
+        <v>1008</v>
       </c>
       <c r="B474" t="s">
-        <v>228</v>
+        <v>1009</v>
       </c>
       <c r="C474"/>
       <c r="D474"/>
-      <c r="E474">
-[...1 lines deleted...]
-      </c>
+      <c r="E474"/>
       <c r="F474">
-        <v>589</v>
+        <v>748</v>
       </c>
       <c r="G474"/>
-      <c r="H474">
-[...1 lines deleted...]
-      </c>
+      <c r="H474"/>
       <c r="I474">
-        <v>220</v>
+        <v>675</v>
       </c>
       <c r="J474"/>
       <c r="K474">
-        <v>881</v>
+        <v>432</v>
       </c>
       <c r="L474">
-        <v>720</v>
+        <v>945</v>
       </c>
       <c r="M474">
-        <v>654</v>
+        <v>835</v>
       </c>
       <c r="N474" t="s">
-        <v>998</v>
+        <v>19</v>
       </c>
     </row>
     <row r="475" spans="1:14">
       <c r="A475" t="s">
-        <v>999</v>
+        <v>1010</v>
       </c>
       <c r="B475" t="s">
-        <v>1000</v>
+        <v>1011</v>
       </c>
       <c r="C475"/>
       <c r="D475"/>
       <c r="E475"/>
       <c r="F475">
-        <v>154</v>
+        <v>960</v>
       </c>
       <c r="G475">
-        <v>526</v>
+        <v>607</v>
       </c>
       <c r="H475"/>
       <c r="I475"/>
       <c r="J475">
-        <v>634</v>
+        <v>194</v>
       </c>
       <c r="K475">
-        <v>426</v>
+        <v>956</v>
       </c>
       <c r="L475"/>
       <c r="M475"/>
       <c r="N475" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
     </row>
     <row r="476" spans="1:14">
       <c r="A476" t="s">
-        <v>1001</v>
+        <v>1012</v>
       </c>
       <c r="B476" t="s">
-        <v>1002</v>
+        <v>1013</v>
       </c>
       <c r="C476"/>
       <c r="D476"/>
       <c r="E476"/>
       <c r="F476">
-        <v>461</v>
+        <v>275</v>
       </c>
       <c r="G476">
-        <v>517</v>
+        <v>500</v>
       </c>
       <c r="H476"/>
       <c r="I476"/>
       <c r="J476">
-        <v>302</v>
+        <v>48</v>
       </c>
       <c r="K476">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="L476"/>
       <c r="M476"/>
       <c r="N476" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
     </row>
     <row r="477" spans="1:14">
       <c r="A477" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="B477" t="s">
-        <v>1004</v>
+        <v>1015</v>
       </c>
       <c r="C477"/>
       <c r="D477"/>
       <c r="E477"/>
       <c r="F477">
-        <v>169</v>
+        <v>636</v>
       </c>
       <c r="G477">
-        <v>581</v>
+        <v>181</v>
       </c>
       <c r="H477"/>
       <c r="I477"/>
       <c r="J477">
-        <v>665</v>
+        <v>871</v>
       </c>
       <c r="K477">
-        <v>33</v>
+        <v>934</v>
       </c>
       <c r="L477"/>
       <c r="M477"/>
       <c r="N477" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
     </row>
     <row r="478" spans="1:14">
       <c r="A478" t="s">
-        <v>1005</v>
+        <v>1016</v>
       </c>
       <c r="B478" t="s">
-        <v>1006</v>
+        <v>1017</v>
       </c>
       <c r="C478"/>
       <c r="D478"/>
       <c r="E478"/>
       <c r="F478">
-        <v>879</v>
+        <v>494</v>
       </c>
       <c r="G478">
-        <v>153</v>
+        <v>580</v>
       </c>
       <c r="H478"/>
       <c r="I478"/>
       <c r="J478">
-        <v>748</v>
+        <v>970</v>
       </c>
       <c r="K478">
-        <v>798</v>
+        <v>569</v>
       </c>
       <c r="L478"/>
       <c r="M478"/>
       <c r="N478" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:14">
       <c r="A479" t="s">
-        <v>1007</v>
+        <v>1018</v>
       </c>
       <c r="B479" t="s">
-        <v>1008</v>
+        <v>1019</v>
       </c>
       <c r="C479"/>
       <c r="D479"/>
       <c r="E479"/>
       <c r="F479">
-        <v>977</v>
-[...1 lines deleted...]
-      <c r="G479"/>
+        <v>616</v>
+      </c>
+      <c r="G479">
+        <v>443</v>
+      </c>
       <c r="H479"/>
       <c r="I479"/>
       <c r="J479">
-        <v>660</v>
+        <v>317</v>
       </c>
       <c r="K479">
-        <v>222</v>
+        <v>321</v>
       </c>
       <c r="L479"/>
       <c r="M479"/>
       <c r="N479" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
     </row>
     <row r="480" spans="1:14">
       <c r="A480" t="s">
-        <v>1009</v>
+        <v>1020</v>
       </c>
       <c r="B480" t="s">
-        <v>1010</v>
+        <v>1021</v>
       </c>
       <c r="C480"/>
       <c r="D480"/>
       <c r="E480"/>
       <c r="F480">
-        <v>644</v>
+        <v>419</v>
       </c>
       <c r="G480">
-        <v>311</v>
+        <v>597</v>
       </c>
       <c r="H480"/>
       <c r="I480"/>
       <c r="J480">
-        <v>462</v>
+        <v>996</v>
       </c>
       <c r="K480">
-        <v>835</v>
+        <v>984</v>
       </c>
       <c r="L480"/>
       <c r="M480"/>
       <c r="N480" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
     </row>
     <row r="481" spans="1:14">
       <c r="A481" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
       <c r="B481" t="s">
-        <v>1012</v>
+        <v>1023</v>
       </c>
       <c r="C481"/>
       <c r="D481"/>
       <c r="E481"/>
       <c r="F481">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="G481"/>
+        <v>34</v>
+      </c>
+      <c r="G481">
+        <v>2</v>
+      </c>
       <c r="H481"/>
-      <c r="I481">
-[...2 lines deleted...]
-      <c r="J481"/>
+      <c r="I481"/>
+      <c r="J481">
+        <v>301</v>
+      </c>
       <c r="K481">
-        <v>740</v>
-[...6 lines deleted...]
-      </c>
+        <v>903</v>
+      </c>
+      <c r="L481"/>
+      <c r="M481"/>
       <c r="N481" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
     </row>
     <row r="482" spans="1:14">
       <c r="A482" t="s">
-        <v>1013</v>
+        <v>1024</v>
       </c>
       <c r="B482" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="C482"/>
       <c r="D482"/>
       <c r="E482"/>
       <c r="F482">
-        <v>428</v>
+        <v>601</v>
       </c>
       <c r="G482">
-        <v>338</v>
+        <v>689</v>
       </c>
       <c r="H482"/>
       <c r="I482"/>
       <c r="J482">
-        <v>830</v>
+        <v>644</v>
       </c>
       <c r="K482">
-        <v>270</v>
+        <v>171</v>
       </c>
       <c r="L482"/>
       <c r="M482"/>
       <c r="N482" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="483" spans="1:14">
       <c r="A483" t="s">
-        <v>1015</v>
+        <v>1026</v>
       </c>
       <c r="B483" t="s">
-        <v>1016</v>
+        <v>567</v>
       </c>
       <c r="C483"/>
       <c r="D483"/>
       <c r="E483"/>
       <c r="F483">
-        <v>148</v>
-[...8 lines deleted...]
-      </c>
+        <v>585</v>
+      </c>
+      <c r="G483"/>
+      <c r="H483">
+        <v>888</v>
+      </c>
+      <c r="I483">
+        <v>805</v>
+      </c>
+      <c r="J483"/>
       <c r="K483">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="M483"/>
+        <v>90</v>
+      </c>
+      <c r="L483">
+        <v>501</v>
+      </c>
+      <c r="M483">
+        <v>831</v>
+      </c>
       <c r="N483" t="s">
-        <v>19</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="484" spans="1:14">
       <c r="A484" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
       <c r="B484" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
       <c r="C484"/>
       <c r="D484"/>
       <c r="E484"/>
       <c r="F484">
-        <v>242</v>
+        <v>952</v>
       </c>
       <c r="G484"/>
       <c r="H484"/>
       <c r="I484">
-        <v>25</v>
+        <v>325</v>
       </c>
       <c r="J484"/>
       <c r="K484">
-        <v>375</v>
+        <v>170</v>
       </c>
       <c r="L484">
-        <v>221</v>
+        <v>585</v>
       </c>
       <c r="M484">
-        <v>262</v>
+        <v>109</v>
       </c>
       <c r="N484" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
     </row>
     <row r="485" spans="1:14">
       <c r="A485" t="s">
-        <v>1019</v>
+        <v>1030</v>
       </c>
       <c r="B485" t="s">
-        <v>1020</v>
+        <v>1031</v>
       </c>
       <c r="C485"/>
       <c r="D485"/>
       <c r="E485"/>
       <c r="F485">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>846</v>
+      </c>
+      <c r="G485"/>
       <c r="H485"/>
-      <c r="I485"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I485">
+        <v>49</v>
+      </c>
+      <c r="J485"/>
       <c r="K485">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="M485"/>
+        <v>992</v>
+      </c>
+      <c r="L485">
+        <v>1000</v>
+      </c>
+      <c r="M485">
+        <v>412</v>
+      </c>
       <c r="N485" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row r="486" spans="1:14">
       <c r="A486" t="s">
-        <v>1021</v>
+        <v>1032</v>
       </c>
       <c r="B486" t="s">
-        <v>1022</v>
+        <v>1033</v>
       </c>
       <c r="C486"/>
       <c r="D486"/>
       <c r="E486"/>
       <c r="F486">
-        <v>74</v>
+        <v>315</v>
       </c>
       <c r="G486">
-        <v>695</v>
+        <v>567</v>
       </c>
       <c r="H486"/>
       <c r="I486"/>
       <c r="J486">
-        <v>758</v>
+        <v>708</v>
       </c>
       <c r="K486">
-        <v>492</v>
+        <v>374</v>
       </c>
       <c r="L486"/>
       <c r="M486"/>
       <c r="N486" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="487" spans="1:14">
       <c r="A487" t="s">
-        <v>1023</v>
+        <v>1034</v>
       </c>
       <c r="B487" t="s">
-        <v>1024</v>
+        <v>1035</v>
       </c>
       <c r="C487"/>
       <c r="D487"/>
       <c r="E487"/>
       <c r="F487">
-        <v>715</v>
+        <v>885</v>
       </c>
       <c r="G487">
-        <v>475</v>
+        <v>411</v>
       </c>
       <c r="H487"/>
       <c r="I487"/>
       <c r="J487">
-        <v>410</v>
+        <v>94</v>
       </c>
       <c r="K487">
-        <v>602</v>
+        <v>814</v>
       </c>
       <c r="L487"/>
       <c r="M487"/>
       <c r="N487" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
     </row>
     <row r="488" spans="1:14">
       <c r="A488" t="s">
-        <v>1025</v>
+        <v>1036</v>
       </c>
       <c r="B488" t="s">
-        <v>1026</v>
+        <v>1037</v>
       </c>
       <c r="C488"/>
       <c r="D488"/>
-      <c r="E488"/>
+      <c r="E488">
+        <v>386</v>
+      </c>
       <c r="F488">
-        <v>737</v>
-[...8 lines deleted...]
-      </c>
+        <v>894</v>
+      </c>
+      <c r="G488"/>
+      <c r="H488">
+        <v>880</v>
+      </c>
+      <c r="I488">
+        <v>436</v>
+      </c>
+      <c r="J488"/>
       <c r="K488">
-        <v>156</v>
-[...2 lines deleted...]
-      <c r="M488"/>
+        <v>4</v>
+      </c>
+      <c r="L488">
+        <v>831</v>
+      </c>
+      <c r="M488">
+        <v>881</v>
+      </c>
       <c r="N488" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
     </row>
     <row r="489" spans="1:14">
       <c r="A489" t="s">
-        <v>1027</v>
+        <v>1038</v>
       </c>
       <c r="B489" t="s">
-        <v>1028</v>
+        <v>1039</v>
       </c>
       <c r="C489"/>
       <c r="D489"/>
       <c r="E489"/>
       <c r="F489">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="G489"/>
+        <v>635</v>
+      </c>
+      <c r="G489">
+        <v>661</v>
+      </c>
       <c r="H489"/>
-      <c r="I489">
-[...2 lines deleted...]
-      <c r="J489"/>
+      <c r="I489"/>
+      <c r="J489">
+        <v>992</v>
+      </c>
       <c r="K489">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="L489"/>
+      <c r="M489"/>
       <c r="N489" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
     </row>
     <row r="490" spans="1:14">
       <c r="A490" t="s">
-        <v>1029</v>
+        <v>1040</v>
       </c>
       <c r="B490" t="s">
-        <v>1030</v>
+        <v>1041</v>
       </c>
       <c r="C490"/>
       <c r="D490"/>
       <c r="E490"/>
       <c r="F490">
-        <v>659</v>
+        <v>507</v>
       </c>
       <c r="G490">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="H490"/>
       <c r="I490"/>
       <c r="J490">
-        <v>562</v>
+        <v>48</v>
       </c>
       <c r="K490">
-        <v>320</v>
+        <v>993</v>
       </c>
       <c r="L490"/>
       <c r="M490"/>
       <c r="N490" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="491" spans="1:14">
       <c r="A491" t="s">
-        <v>1031</v>
+        <v>1042</v>
       </c>
       <c r="B491" t="s">
-        <v>1032</v>
+        <v>1043</v>
       </c>
       <c r="C491"/>
       <c r="D491"/>
       <c r="E491"/>
       <c r="F491">
-        <v>821</v>
+        <v>377</v>
       </c>
       <c r="G491">
-        <v>438</v>
+        <v>527</v>
       </c>
       <c r="H491"/>
       <c r="I491"/>
       <c r="J491">
-        <v>282</v>
+        <v>453</v>
       </c>
       <c r="K491">
-        <v>636</v>
+        <v>497</v>
       </c>
       <c r="L491"/>
       <c r="M491"/>
       <c r="N491" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
     </row>
     <row r="492" spans="1:14">
       <c r="A492" t="s">
-        <v>1033</v>
+        <v>1044</v>
       </c>
       <c r="B492" t="s">
-        <v>1034</v>
+        <v>1045</v>
       </c>
       <c r="C492"/>
       <c r="D492"/>
       <c r="E492"/>
       <c r="F492">
-        <v>415</v>
+        <v>543</v>
       </c>
       <c r="G492">
-        <v>694</v>
+        <v>325</v>
       </c>
       <c r="H492"/>
       <c r="I492"/>
       <c r="J492">
-        <v>916</v>
+        <v>695</v>
       </c>
       <c r="K492">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="L492"/>
       <c r="M492"/>
       <c r="N492" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="493" spans="1:14">
       <c r="A493" t="s">
-        <v>1035</v>
+        <v>1046</v>
       </c>
       <c r="B493" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="C493"/>
       <c r="D493"/>
       <c r="E493"/>
       <c r="F493">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="G493"/>
+        <v>327</v>
+      </c>
+      <c r="G493">
+        <v>64</v>
+      </c>
       <c r="H493"/>
-      <c r="I493">
-[...2 lines deleted...]
-      <c r="J493"/>
+      <c r="I493"/>
+      <c r="J493">
+        <v>434</v>
+      </c>
       <c r="K493">
-        <v>781</v>
-[...6 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="L493"/>
+      <c r="M493"/>
       <c r="N493" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="494" spans="1:14">
       <c r="A494" t="s">
-        <v>1037</v>
+        <v>1048</v>
       </c>
       <c r="B494" t="s">
-        <v>1038</v>
+        <v>1049</v>
       </c>
       <c r="C494"/>
       <c r="D494"/>
       <c r="E494"/>
       <c r="F494">
-        <v>723</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="G494"/>
       <c r="H494"/>
-      <c r="I494"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I494">
+        <v>70</v>
+      </c>
+      <c r="J494"/>
       <c r="K494">
-        <v>499</v>
-[...2 lines deleted...]
-      <c r="M494"/>
+        <v>53</v>
+      </c>
+      <c r="L494">
+        <v>287</v>
+      </c>
+      <c r="M494">
+        <v>297</v>
+      </c>
       <c r="N494" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
     </row>
     <row r="495" spans="1:14">
       <c r="A495" t="s">
-        <v>1039</v>
+        <v>1050</v>
       </c>
       <c r="B495" t="s">
-        <v>1040</v>
+        <v>1051</v>
       </c>
       <c r="C495"/>
       <c r="D495"/>
       <c r="E495"/>
       <c r="F495">
-        <v>674</v>
-[...8 lines deleted...]
-      </c>
+        <v>418</v>
+      </c>
+      <c r="G495"/>
+      <c r="H495">
+        <v>744</v>
+      </c>
+      <c r="I495">
+        <v>53</v>
+      </c>
+      <c r="J495"/>
       <c r="K495">
-        <v>906</v>
-[...2 lines deleted...]
-      <c r="M495"/>
+        <v>440</v>
+      </c>
+      <c r="L495">
+        <v>552</v>
+      </c>
+      <c r="M495">
+        <v>470</v>
+      </c>
       <c r="N495" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:14">
       <c r="A496" t="s">
-        <v>1041</v>
+        <v>1052</v>
       </c>
       <c r="B496" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="C496"/>
       <c r="D496"/>
       <c r="E496"/>
       <c r="F496">
-        <v>522</v>
+        <v>334</v>
       </c>
       <c r="G496">
-        <v>309</v>
+        <v>501</v>
       </c>
       <c r="H496"/>
       <c r="I496"/>
       <c r="J496">
-        <v>579</v>
+        <v>911</v>
       </c>
       <c r="K496">
-        <v>854</v>
+        <v>427</v>
       </c>
       <c r="L496"/>
       <c r="M496"/>
       <c r="N496" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
     </row>
     <row r="497" spans="1:14">
       <c r="A497" t="s">
-        <v>1043</v>
+        <v>1054</v>
       </c>
       <c r="B497" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
       <c r="C497"/>
       <c r="D497"/>
       <c r="E497"/>
       <c r="F497">
-        <v>928</v>
-[...1 lines deleted...]
-      <c r="G497"/>
+        <v>443</v>
+      </c>
+      <c r="G497">
+        <v>839</v>
+      </c>
       <c r="H497"/>
-      <c r="I497">
-[...2 lines deleted...]
-      <c r="J497"/>
+      <c r="I497"/>
+      <c r="J497">
+        <v>560</v>
+      </c>
       <c r="K497">
-        <v>446</v>
-[...6 lines deleted...]
-      </c>
+        <v>993</v>
+      </c>
+      <c r="L497"/>
+      <c r="M497"/>
       <c r="N497" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
     </row>
     <row r="498" spans="1:14">
       <c r="A498" t="s">
-        <v>1045</v>
+        <v>1056</v>
       </c>
       <c r="B498" t="s">
-        <v>1046</v>
+        <v>1057</v>
       </c>
       <c r="C498"/>
       <c r="D498"/>
       <c r="E498"/>
       <c r="F498">
-        <v>228</v>
+        <v>423</v>
       </c>
       <c r="G498">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="H498"/>
       <c r="I498"/>
       <c r="J498">
-        <v>445</v>
+        <v>584</v>
       </c>
       <c r="K498">
-        <v>185</v>
+        <v>611</v>
       </c>
       <c r="L498"/>
       <c r="M498"/>
       <c r="N498" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="499" spans="1:14">
       <c r="A499" t="s">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="B499" t="s">
-        <v>1048</v>
+        <v>1059</v>
       </c>
       <c r="C499"/>
       <c r="D499"/>
       <c r="E499"/>
       <c r="F499">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="G499"/>
+        <v>669</v>
+      </c>
+      <c r="G499">
+        <v>210</v>
+      </c>
       <c r="H499"/>
-      <c r="I499">
-[...2 lines deleted...]
-      <c r="J499"/>
+      <c r="I499"/>
+      <c r="J499">
+        <v>533</v>
+      </c>
       <c r="K499">
-        <v>934</v>
-[...6 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="L499"/>
+      <c r="M499"/>
       <c r="N499" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="500" spans="1:14">
       <c r="A500" t="s">
-        <v>1049</v>
+        <v>1060</v>
       </c>
       <c r="B500" t="s">
-        <v>1050</v>
+        <v>1061</v>
       </c>
       <c r="C500"/>
       <c r="D500"/>
       <c r="E500"/>
       <c r="F500">
-        <v>675</v>
+        <v>42</v>
       </c>
       <c r="G500">
-        <v>789</v>
+        <v>283</v>
       </c>
       <c r="H500"/>
       <c r="I500"/>
       <c r="J500">
-        <v>120</v>
+        <v>568</v>
       </c>
       <c r="K500">
-        <v>12</v>
+        <v>692</v>
       </c>
       <c r="L500"/>
       <c r="M500"/>
       <c r="N500" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
     </row>
     <row r="501" spans="1:14">
       <c r="A501" t="s">
-        <v>1051</v>
+        <v>1062</v>
       </c>
       <c r="B501" t="s">
-        <v>1052</v>
+        <v>1063</v>
       </c>
       <c r="C501"/>
       <c r="D501"/>
       <c r="E501"/>
       <c r="F501">
-        <v>640</v>
+        <v>966</v>
       </c>
       <c r="G501">
-        <v>557</v>
+        <v>328</v>
       </c>
       <c r="H501"/>
       <c r="I501"/>
       <c r="J501">
-        <v>397</v>
+        <v>805</v>
       </c>
       <c r="K501">
-        <v>166</v>
+        <v>764</v>
       </c>
       <c r="L501"/>
       <c r="M501"/>
       <c r="N501" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="502" spans="1:14">
       <c r="A502" t="s">
-        <v>1053</v>
+        <v>1064</v>
       </c>
       <c r="B502" t="s">
-        <v>1054</v>
+        <v>1065</v>
       </c>
       <c r="C502"/>
       <c r="D502"/>
       <c r="E502"/>
       <c r="F502">
-        <v>964</v>
+        <v>643</v>
       </c>
       <c r="G502"/>
       <c r="H502"/>
       <c r="I502">
-        <v>42</v>
+        <v>912</v>
       </c>
       <c r="J502"/>
       <c r="K502">
-        <v>150</v>
+        <v>966</v>
       </c>
       <c r="L502">
-        <v>701</v>
+        <v>208</v>
       </c>
       <c r="M502">
-        <v>150</v>
+        <v>667</v>
       </c>
       <c r="N502" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="503" spans="1:14">
       <c r="A503" t="s">
-        <v>1055</v>
+        <v>1066</v>
       </c>
       <c r="B503" t="s">
-        <v>1056</v>
+        <v>1067</v>
       </c>
       <c r="C503"/>
       <c r="D503"/>
       <c r="E503"/>
       <c r="F503">
-        <v>355</v>
+        <v>530</v>
       </c>
       <c r="G503"/>
       <c r="H503"/>
       <c r="I503">
-        <v>675</v>
+        <v>285</v>
       </c>
       <c r="J503"/>
       <c r="K503">
-        <v>784</v>
+        <v>531</v>
       </c>
       <c r="L503">
-        <v>642</v>
+        <v>464</v>
       </c>
       <c r="M503">
-        <v>521</v>
+        <v>899</v>
       </c>
       <c r="N503" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="504" spans="1:14">
       <c r="A504" t="s">
-        <v>1057</v>
+        <v>1068</v>
       </c>
       <c r="B504" t="s">
-        <v>1058</v>
+        <v>1069</v>
       </c>
       <c r="C504"/>
       <c r="D504"/>
       <c r="E504"/>
       <c r="F504">
-        <v>449</v>
+        <v>106</v>
       </c>
       <c r="G504">
-        <v>458</v>
+        <v>502</v>
       </c>
       <c r="H504"/>
       <c r="I504"/>
       <c r="J504">
-        <v>334</v>
+        <v>405</v>
       </c>
       <c r="K504">
-        <v>241</v>
+        <v>748</v>
       </c>
       <c r="L504"/>
       <c r="M504"/>
       <c r="N504" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:N1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -19195,31 +19200,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 09/10/2026 07:04:40</dc:description>
+  <dc:description>Extraction en date du 10/25/2026 20:01:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>