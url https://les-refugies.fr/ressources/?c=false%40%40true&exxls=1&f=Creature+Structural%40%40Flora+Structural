--- v0 (2026-11-06)
+++ v1 (2026-11-06)
@@ -199,50 +199,56 @@
   <si>
     <t>Comme</t>
   </si>
   <si>
     <t>Kaassian Deciduous Wood</t>
   </si>
   <si>
     <t>Conati</t>
   </si>
   <si>
     <t>Corellian Conifer Wood</t>
   </si>
   <si>
     <t>Cyatchi</t>
   </si>
   <si>
     <t>Kaassian Animal Bones</t>
   </si>
   <si>
     <t>Dagne</t>
   </si>
   <si>
     <t>Corellian Animal Bones</t>
   </si>
   <si>
+    <t>Decolo</t>
+  </si>
+  <si>
+    <t>Dantooine Conifer Wood</t>
+  </si>
+  <si>
     <t>Deskie</t>
   </si>
   <si>
     <t>Kaassian Conifer Wood</t>
   </si>
   <si>
     <t>Desro</t>
   </si>
   <si>
     <t>Dathomirian Animal Bones</t>
   </si>
   <si>
     <t>Dideia</t>
   </si>
   <si>
     <t>Nabooian Horn</t>
   </si>
   <si>
     <t>naboo</t>
   </si>
   <si>
     <t>Diemai</t>
   </si>
   <si>
     <t>Talusian Deciduous Wood</t>
@@ -257,56 +263,50 @@
     <t>Kaassian Horn</t>
   </si>
   <si>
     <t>Dowami</t>
   </si>
   <si>
     <t>Tatooinian Conifer Wood</t>
   </si>
   <si>
     <t>Drimeny</t>
   </si>
   <si>
     <t>Nabooian Bristley Hide</t>
   </si>
   <si>
     <t>Driroastae</t>
   </si>
   <si>
     <t>Nabooian Leathery Hide</t>
   </si>
   <si>
     <t>Dubo</t>
   </si>
   <si>
     <t>Corellian Horn</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dantooine Conifer Wood</t>
   </si>
   <si>
     <t>Ebrae</t>
   </si>
   <si>
     <t>Talusian Animal Bones</t>
   </si>
   <si>
     <t>Efahe</t>
   </si>
   <si>
     <t>Talusian Horn</t>
   </si>
   <si>
     <t>Efoha</t>
   </si>
   <si>
     <t>Dathomirian Wooly Hide</t>
   </si>
   <si>
     <t>Eiacire</t>
   </si>
   <si>
     <t>Corellian Scaley Hide</t>
   </si>
@@ -1802,421 +1802,421 @@
       <c r="J20"/>
       <c r="K20">
         <v>323</v>
       </c>
       <c r="L20">
         <v>942</v>
       </c>
       <c r="M20">
         <v>593</v>
       </c>
       <c r="N20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
-        <v>114</v>
+        <v>569</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
-        <v>771</v>
+        <v>942</v>
       </c>
       <c r="J21"/>
       <c r="K21">
-        <v>868</v>
+        <v>176</v>
       </c>
       <c r="L21">
-        <v>252</v>
+        <v>127</v>
       </c>
       <c r="M21">
-        <v>296</v>
+        <v>177</v>
       </c>
       <c r="N21" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>63</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22">
-        <v>890</v>
+        <v>114</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
-        <v>305</v>
+        <v>771</v>
       </c>
       <c r="J22"/>
       <c r="K22">
-        <v>832</v>
+        <v>868</v>
       </c>
       <c r="L22">
-        <v>504</v>
+        <v>252</v>
       </c>
       <c r="M22">
-        <v>556</v>
+        <v>296</v>
       </c>
       <c r="N22" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
-        <v>667</v>
+        <v>890</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
-        <v>247</v>
+        <v>305</v>
       </c>
       <c r="J23"/>
       <c r="K23">
-        <v>777</v>
+        <v>832</v>
       </c>
       <c r="L23">
-        <v>520</v>
+        <v>504</v>
       </c>
       <c r="M23">
-        <v>253</v>
+        <v>556</v>
       </c>
       <c r="N23" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
-        <v>402</v>
+        <v>667</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>510</v>
+        <v>247</v>
       </c>
       <c r="J24"/>
       <c r="K24">
-        <v>821</v>
+        <v>777</v>
       </c>
       <c r="L24">
-        <v>670</v>
+        <v>520</v>
       </c>
       <c r="M24">
-        <v>489</v>
+        <v>253</v>
       </c>
       <c r="N24" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
-        <v>570</v>
+        <v>402</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
-        <v>156</v>
+        <v>510</v>
       </c>
       <c r="J25"/>
       <c r="K25">
-        <v>999</v>
+        <v>821</v>
       </c>
       <c r="L25">
-        <v>343</v>
+        <v>670</v>
       </c>
       <c r="M25">
-        <v>297</v>
+        <v>489</v>
       </c>
       <c r="N25" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
-        <v>306</v>
+        <v>570</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
-        <v>784</v>
+        <v>156</v>
       </c>
       <c r="J26"/>
       <c r="K26">
-        <v>287</v>
+        <v>999</v>
       </c>
       <c r="L26">
-        <v>185</v>
+        <v>343</v>
       </c>
       <c r="M26">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="N26" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>75</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
-        <v>887</v>
+        <v>306</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
-        <v>496</v>
+        <v>784</v>
       </c>
       <c r="J27"/>
       <c r="K27">
-        <v>935</v>
+        <v>287</v>
       </c>
       <c r="L27">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="M27">
-        <v>847</v>
+        <v>253</v>
       </c>
       <c r="N27" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>77</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
-        <v>644</v>
+        <v>887</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
-        <v>656</v>
+        <v>496</v>
       </c>
       <c r="J28"/>
       <c r="K28">
-        <v>834</v>
+        <v>935</v>
       </c>
       <c r="L28">
-        <v>921</v>
+        <v>200</v>
       </c>
       <c r="M28">
-        <v>731</v>
+        <v>847</v>
       </c>
       <c r="N28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
-        <v>534</v>
+        <v>644</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
-        <v>30</v>
+        <v>656</v>
       </c>
       <c r="J29"/>
       <c r="K29">
-        <v>210</v>
+        <v>834</v>
       </c>
       <c r="L29">
-        <v>353</v>
+        <v>921</v>
       </c>
       <c r="M29">
-        <v>166</v>
+        <v>731</v>
       </c>
       <c r="N29" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
-        <v>8</v>
+        <v>534</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
-        <v>655</v>
+        <v>30</v>
       </c>
       <c r="J30"/>
       <c r="K30">
-        <v>254</v>
+        <v>210</v>
       </c>
       <c r="L30">
-        <v>244</v>
+        <v>353</v>
       </c>
       <c r="M30">
-        <v>267</v>
+        <v>166</v>
       </c>
       <c r="N30" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
         <v>83</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
         <v>498</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31">
         <v>93</v>
       </c>
       <c r="J31"/>
       <c r="K31">
         <v>92</v>
       </c>
       <c r="L31">
         <v>682</v>
       </c>
       <c r="M31">
         <v>129</v>
       </c>
       <c r="N31" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>85</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
         <v>985</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32">
         <v>65</v>
       </c>
       <c r="J32"/>
       <c r="K32">
         <v>100</v>
       </c>
       <c r="L32">
         <v>552</v>
       </c>
       <c r="M32">
         <v>215</v>
       </c>
       <c r="N32" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>87</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33">
         <v>658</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33">
         <v>544</v>
       </c>
       <c r="J33"/>
       <c r="K33">
         <v>785</v>
       </c>
       <c r="L33">
@@ -2300,51 +2300,51 @@
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36">
         <v>495</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
         <v>15</v>
       </c>
       <c r="J36"/>
       <c r="K36">
         <v>556</v>
       </c>
       <c r="L36">
         <v>769</v>
       </c>
       <c r="M36">
         <v>633</v>
       </c>
       <c r="N36" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>95</v>
       </c>
       <c r="B37" t="s">
         <v>96</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
         <v>980</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
         <v>368</v>
       </c>
       <c r="J37"/>
       <c r="K37">
         <v>173</v>
       </c>
       <c r="L37">
@@ -2460,51 +2460,51 @@
       <c r="B41" t="s">
         <v>104</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>22</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41">
         <v>288</v>
       </c>
       <c r="J41"/>
       <c r="K41">
         <v>246</v>
       </c>
       <c r="L41">
         <v>552</v>
       </c>
       <c r="M41">
         <v>398</v>
       </c>
       <c r="N41" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>105</v>
       </c>
       <c r="B42" t="s">
         <v>106</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
         <v>861</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
         <v>411</v>
       </c>
       <c r="J42"/>
       <c r="K42">
         <v>41</v>
       </c>
       <c r="L42">
@@ -2524,51 +2524,51 @@
       <c r="B43" t="s">
         <v>108</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43">
         <v>551</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43">
         <v>505</v>
       </c>
       <c r="J43"/>
       <c r="K43">
         <v>798</v>
       </c>
       <c r="L43">
         <v>786</v>
       </c>
       <c r="M43">
         <v>282</v>
       </c>
       <c r="N43" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>109</v>
       </c>
       <c r="B44" t="s">
         <v>110</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44">
         <v>189</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44">
         <v>766</v>
       </c>
       <c r="J44"/>
       <c r="K44">
         <v>207</v>
       </c>
       <c r="L44">
@@ -2716,51 +2716,51 @@
       <c r="B49" t="s">
         <v>120</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49">
         <v>494</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49">
         <v>538</v>
       </c>
       <c r="J49"/>
       <c r="K49">
         <v>805</v>
       </c>
       <c r="L49">
         <v>942</v>
       </c>
       <c r="M49">
         <v>901</v>
       </c>
       <c r="N49" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="s">
         <v>121</v>
       </c>
       <c r="B50" t="s">
         <v>122</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50">
         <v>376</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>847</v>
       </c>
       <c r="J50"/>
       <c r="K50">
         <v>582</v>
       </c>
       <c r="L50">
@@ -2940,115 +2940,115 @@
       <c r="B56" t="s">
         <v>134</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56">
         <v>110</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56">
         <v>732</v>
       </c>
       <c r="J56"/>
       <c r="K56">
         <v>277</v>
       </c>
       <c r="L56">
         <v>157</v>
       </c>
       <c r="M56">
         <v>161</v>
       </c>
       <c r="N56" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" t="s">
         <v>135</v>
       </c>
       <c r="B57" t="s">
         <v>136</v>
       </c>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57">
         <v>68</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57">
         <v>771</v>
       </c>
       <c r="J57"/>
       <c r="K57">
         <v>954</v>
       </c>
       <c r="L57">
         <v>358</v>
       </c>
       <c r="M57">
         <v>26</v>
       </c>
       <c r="N57" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>137</v>
       </c>
       <c r="B58" t="s">
         <v>138</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58">
         <v>299</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58">
         <v>904</v>
       </c>
       <c r="J58"/>
       <c r="K58">
         <v>647</v>
       </c>
       <c r="L58">
         <v>105</v>
       </c>
       <c r="M58">
         <v>272</v>
       </c>
       <c r="N58" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="s">
         <v>139</v>
       </c>
       <c r="B59" t="s">
         <v>140</v>
       </c>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59">
         <v>847</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59">
         <v>659</v>
       </c>
       <c r="J59"/>
       <c r="K59">
         <v>831</v>
       </c>
       <c r="L59">
@@ -3324,51 +3324,51 @@
       <c r="B68" t="s">
         <v>158</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68">
         <v>222</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68">
         <v>17</v>
       </c>
       <c r="J68"/>
       <c r="K68">
         <v>157</v>
       </c>
       <c r="L68">
         <v>811</v>
       </c>
       <c r="M68">
         <v>764</v>
       </c>
       <c r="N68" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" t="s">
         <v>159</v>
       </c>
       <c r="B69" t="s">
         <v>160</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69">
         <v>429</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69">
         <v>73</v>
       </c>
       <c r="J69"/>
       <c r="K69">
         <v>766</v>
       </c>
       <c r="L69">
@@ -3676,51 +3676,51 @@
       <c r="B79" t="s">
         <v>180</v>
       </c>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79">
         <v>133</v>
       </c>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79">
         <v>252</v>
       </c>
       <c r="J79"/>
       <c r="K79">
         <v>12</v>
       </c>
       <c r="L79">
         <v>360</v>
       </c>
       <c r="M79">
         <v>106</v>
       </c>
       <c r="N79" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" t="s">
         <v>181</v>
       </c>
       <c r="B80" t="s">
         <v>182</v>
       </c>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80">
         <v>63</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80">
         <v>540</v>
       </c>
       <c r="J80"/>
       <c r="K80">
         <v>675</v>
       </c>
       <c r="L80">
@@ -3740,51 +3740,51 @@
       <c r="B81" t="s">
         <v>184</v>
       </c>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81">
         <v>100</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81">
         <v>48</v>
       </c>
       <c r="J81"/>
       <c r="K81">
         <v>422</v>
       </c>
       <c r="L81">
         <v>412</v>
       </c>
       <c r="M81">
         <v>145</v>
       </c>
       <c r="N81" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" t="s">
         <v>185</v>
       </c>
       <c r="B82" t="s">
         <v>186</v>
       </c>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82">
         <v>746</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82">
         <v>540</v>
       </c>
       <c r="J82"/>
       <c r="K82">
         <v>892</v>
       </c>
       <c r="L82">
@@ -3900,51 +3900,51 @@
       <c r="B86" t="s">
         <v>194</v>
       </c>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86">
         <v>640</v>
       </c>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86">
         <v>548</v>
       </c>
       <c r="J86"/>
       <c r="K86">
         <v>436</v>
       </c>
       <c r="L86">
         <v>915</v>
       </c>
       <c r="M86">
         <v>594</v>
       </c>
       <c r="N86" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="s">
         <v>195</v>
       </c>
       <c r="B87" t="s">
         <v>196</v>
       </c>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87">
         <v>263</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87">
         <v>870</v>
       </c>
       <c r="J87"/>
       <c r="K87">
         <v>637</v>
       </c>
       <c r="L87">
@@ -4060,83 +4060,83 @@
       <c r="B91" t="s">
         <v>204</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91">
         <v>3</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91">
         <v>972</v>
       </c>
       <c r="J91"/>
       <c r="K91">
         <v>839</v>
       </c>
       <c r="L91">
         <v>137</v>
       </c>
       <c r="M91">
         <v>38</v>
       </c>
       <c r="N91" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" t="s">
         <v>205</v>
       </c>
       <c r="B92" t="s">
         <v>206</v>
       </c>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92"/>
       <c r="F92">
         <v>305</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92">
         <v>546</v>
       </c>
       <c r="J92"/>
       <c r="K92">
         <v>621</v>
       </c>
       <c r="L92">
         <v>502</v>
       </c>
       <c r="M92">
         <v>546</v>
       </c>
       <c r="N92" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" t="s">
         <v>207</v>
       </c>
       <c r="B93" t="s">
         <v>208</v>
       </c>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93">
         <v>441</v>
       </c>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93">
         <v>404</v>
       </c>
       <c r="J93"/>
       <c r="K93">
         <v>896</v>
       </c>
       <c r="L93">
@@ -4188,51 +4188,51 @@
       <c r="B95" t="s">
         <v>212</v>
       </c>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95">
         <v>53</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95">
         <v>108</v>
       </c>
       <c r="J95"/>
       <c r="K95">
         <v>850</v>
       </c>
       <c r="L95">
         <v>272</v>
       </c>
       <c r="M95">
         <v>15</v>
       </c>
       <c r="N95" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" t="s">
         <v>213</v>
       </c>
       <c r="B96" t="s">
         <v>214</v>
       </c>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96">
         <v>462</v>
       </c>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96">
         <v>975</v>
       </c>
       <c r="J96"/>
       <c r="K96">
         <v>910</v>
       </c>
       <c r="L96">
@@ -4757,31 +4757,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RESSOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Probot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Extraction des ressouces du Refuge</dc:title>
-  <dc:description>Extraction en date du 11/06/2026 05:43:41</dc:description>
+  <dc:description>Extraction en date du 11/06/2026 08:26:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>